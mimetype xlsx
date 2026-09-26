--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2938,51 +2938,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ac5150c3140e9657e7888f8934d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4915ddf7fa26ac4bdf95cf7729ba22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a467915b9decc48311444df26680b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d06de2bf9050c33f9b9eac8098c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58a1f470c0fca1a303ec471d1ce8885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e5fea24eedfb859d330fbca3a11b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed20f171011fbb654a98b935eb6c6e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8a2cdd05fba79ebfbd36d7a563ab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596f1b2b05ae0b2a2b031d5c6e8d8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94e735695620ce969f03c94cba20f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd551064e6258fb663dde9d187ceb5c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12e936f38ae2567904135d774477012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd83f431ae067c880017966cdf707613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e51ceb839cdba0959bb92e3ec403d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d43546dd24073cf68633513c8beb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe190af09761d50bcd9e0c727a85216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5a40dd1ac3811d0e25f49e9ae745417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adf533acfd19277c9c4faf767c781718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd5c6b61b7479f8f7dc58fbde1f9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25ed2de3dc3558ea4110833865e71920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6810c5071168fae72762a470329e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f070069fa71a1511e01ee1c39f2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d083eec96cec00acb59b39b8d014423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b825b7aba354bc1680b6e95f7e5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d834f69c320b6b95f340cf53f45a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e5a6ac7d3d37a1c1361d964be3ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563146f4f1d97b3772cea3245a421d6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b84b30afaadb9935f51d64255361728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e89139c6db6372462695944b28c83729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e971413714d8dcc03eaede91980deb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69d44048c28a5622f2cf74b857eeb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80643093e8a680cdaa4523b406e20c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36ee456b7b0c4c5b13d1412956a9ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7bf3f970d1f225997a4e7941d37cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c21411da469c815f8588b6cd1d0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4abfde2e17c39a861fcde1bfe826436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbda3d2250e6cf60e2985f3ef33c9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04f7bf84cfb163355f09d4f3150a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90103ff54e9ee1d28832cac34db3f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9d48048bf63295d17065ccd54b6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e40338e50281979e78a26e9e54220341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7d68333bef045bdf776c77e4f07b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c84869160a0d018f7b20af2d8ffa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957289a20fc4c489d4d45973e53a4f3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68682bb2abb5b4403f930619e1fb7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490729bb0dc270c352d4cca4c8578ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19043587264bff5a4a40cb68b1b19c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab2c5cfae42a8fccfc9fde574bc9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab186a4789d1c23a02425a18a14cb3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f3d0266a1f6365492b4d9638aa5c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf736ac8b109e2f2d6b8101bf3e163051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c26673c0ccdca41d71d2b6b699af2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d04ce02c94bdd2306c18705f3981453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583a7e8b0bd3cc46c98b0c48416204254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bbed15f5eacabbaee6d80ad43dbfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fa74ad9dbfc31eacaec85da0f980f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8da38dac1cc81b58a6cc61b03bc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9066d2aa151367cea7d5880537d6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487395461fc7f7234589f1554168f6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5780ab78b3061f2edfcd154b774b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615e0b23483a9f6fb18629891669cf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f5557eb3ff1595c0c537da8a39af662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddeb631cb5ea2272258f1c056a994763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141723f4946baacb28be67548714c9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8d45ff80a6c08dc1783bb30ef117765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af777acf3b931e24efac5f220ccc0b2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae7d27f0d35b8417c9473a348684f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea35b4d56c45362f7bad19175117568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb8a95b4f9f28d31bd34da6d207ffd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32d815b570028b34edf953a545bc9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c0e38fde7c484fdb7e0dabe4e775c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a4abfe0010100a09c02717e5a989e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddd426a6121936dc5c3d6f9b60a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6e5dfe07ce33bd834abbd1e5f87e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fd06d2176d25e6778bfa3660bd56975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d500d1b7c3bc550262b1663f9fc0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82218bfe5deb622d8738306f744f36277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d3e52120f1ced6b21bb8498e5c20178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7dfde36cf214da452fd63790158e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7815edba4ac7f091658c5afd28c6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ebd494404fca64003b08f963a4dd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ade4aef86651ed99bfbb57b863dc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab380e0ca565806940957408accb8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16502926dc2609fb682fa5a8e9849bf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e383a8f4575270deebd9a8405fd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548fbe3f1774ab81e0b9f4b84642fe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4fd800c0aaf4eaf0446eb0936356387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7970dae8018b04ec2df0b87aabbd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf537c73145a33027b0228f8a6ce1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ea0d2c567e649a21605bf32b1516390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e14a534a2ecfdd46eb3e348227d77491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee998bc4671693ee70c780f5a0eb0cee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923568161550b5581a41d7e2df18d16593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65e450d0677baf76c2c29cb994b23f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd12677a617111acc42fe5b94e174fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c6c289dc91b7e7a89d923c49ea2e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b095a78abfc8517cf4d9795e4ba397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db901e112964efb9f3408c7d8796308698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cea71ce320f0608a5cd1b31563914199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abf5a6057487377bf303ae00b02feb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f83c845856a3a95f7e827f5b0b13f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb679ea0b734dc7159a6d1b20570fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f307b5e537865cce1584c0c9d606103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd95e14ff66c2248d3a8f870496c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc71e770d3ca12668b4b9747857bd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a02499e6aece83e37a44856022379106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc712b36ff550112570f02a81decd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f659f77d9e1118789f37ba1e2066f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa803c3458359ee256801546ccae1c21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a083154e8c17712bc9e18d70404c3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e5601b96188bcd5b1513aa64867f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746dbfc6a48778ac11353ada5ad59c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3a893cc5632bf1f450fccc5acb5eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71a3a44e8537bad53343733045c4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41347d10d868a449318cbce393bcbafb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be95cce1d55a24e7d4f16dba2e182c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621f3c149d7b46cea9165ed487719fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f4167240b261c4ea6db9b450afa9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19e6a026ae1a83614e20cec4ac8f86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7707ea019ba9389c7baebbb8e6f2c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad69c8ee3d106d40f7add0064047f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caa92f60d457c86b296ae67877b473122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e9456cc8008443e5f4539b45944b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24156345cdd5748d8b34a15131bb5a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e418d6526b7aa90ed2a5e91206d3c8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca474167910d4939db6573312370544126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1b5ac0fa53f4aeeb659e8b6fcad62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6b80818f85f9f8f66570f96538a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db8b40eb4e3499952d78c2f22b4829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1daea21da6c2c10fa3e09903fd2793130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec474c449db8a4aafe8c6dcc66527df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3a7bddb2dd5afecc1b39ce2d4666e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf0321341fb244f6cca10ba25e0a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c27349666dd9a2e3a0bd96be25bd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f04c309f55af6217fab2b607e874a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5084eba4c357dae53b6dbad6d115b25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1f9f074e19368bdc8727f433cb8e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01be062474f62ecfeb3d2a5b843ce9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961076f76556d230f412c913b4e63ab5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2503d28c44fc3c945bf9a245d276d3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed79e32bd8320c9d2cd430217e29b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8412058d99047ee58cd92d2c9a1b4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d88004226a77d85ec0771053b0f68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c102a0982897418149f2cc9fa80ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3857a70ccbc5e852557762545a4fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70743e76728c43bc254e6aa9dfcefe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62cca636dfc794e8aac93b902d5a5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd03e2faf4d3530d5e1261507d0522a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd10d02a6adf1e71ef869b903bbdc12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfb9b5dda7ce48f4463d5429e70b82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a26906da99b25001877768da135c64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9fc89c2abfb75221dbf1b1c40f2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906e6f4b07f41779abc28e881950e93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e998c41f334e08f16555c9c93e998154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c688b3cc96cd884a93f9d39453dec3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026587ceb88a6a255249b7a65f4abad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d926caada5fdbd1d1bdf61a14af756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8560dbf1ff31199530e3036b6274158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c268c4bb70c47d79c63163a0f44df1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c54849414c118be3e1ddcfd91f23ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14af94905b5bb1fe63ff8d207403937161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92268e297f1dfc70e32a3712ead8fde9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493170f802bd4ef5ce0c7c20ab504635163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7834074ed95addc7032598e7770a69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1eaf564639f7f74b62636c1a1bf5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263c104451446dde105e996f466ca12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597a2c74848f7dd43dc82db1c7fb618167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dbf20af817d027fc43c85c6db4ed2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b368a1ebc884405b0242f7d0cbef845169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb91e50f5f604e590cfeebae1026c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5cef1fea5550ef20260de3cafbb4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a5286026dbeb900aea8b55e51bdfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca366677bd43a175ec725b1ccbf9047173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909f3d60d8e5f39eda1eb6ca096c60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951703c77b650b60a13a260c91e2538175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1301af11ab460a7075b3158a09009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ff64cdb0dc17b01304fdb9fe14efb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e314c1f5b1749f47bfb6b64c52fcc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474855ac58bbc42b69f1fb4e39b3b9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7502660222d8694070a274d380e86b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62cd5c875deccd60c133346e2e385a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6092dc1d42f94bf6fef175041f634182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b6869e3244550b7d683fb58f4b93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396c72e39f8680f92481a7ed6c1cd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c1ba715dc44a8b30379bb19b89fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef7b3b0284cae76059e7809b6036fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c1e735680d28829edd66e10fed1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46678c202d2daf3112071240e5359a15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46b8d322c55d3190d16c0e2fbb5bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8672692bd0578a63bc1a6470f8350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09407c9a483eea74629743741bc7ec3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b3aa894828b1351e6580863a69c50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3c0a778699dd0ca3dcd26639a5bb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05dd49713970bc53c212d2d7e4f7f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f14b8ae613ecc5602e0dc13088331195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313a8b19c00f5a69a552de2373ba65f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695af60bb553ec4aaed9cee19b7fe57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c81cac3c8cda98d922802aaac32d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf250049e14fc5aff1b6b725db6c90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ec899ed236a6f24a35122e5e16ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6520c3c0164a2f9e0a37ce0a36b2038201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b1c28fc8019c8a3d082d6307fa569202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c515cd28abad00b4184023fac29ac7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034eb27b68210c8849fe6d515b987bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b5e7c673d6afa7bec75eb778dd293205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13527e49c9b9f2156c1f85d6ab91ebc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38386ffacd6dd7e28c40fe6ba144cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5673e39f909ae62cdb8c12cf72f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda96ac069fa1f5cfc9c4378a31e4f05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c13c6d756994e363002fbae566ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ab38e589b8992b93a93ae58fc1c73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf20f167534c4c1fa57007f8577586212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82744ec0b321123f5a3d09fb553d8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513cd65d5634bbf21586af688f0d916214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f340990b35727a066858f89c3fe7d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b86e27452ac2a4ca6c10116a0ebab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bbffcfb6223f413ad4b269ca68214217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993720fffeaf1b3f3523fdb17bee677c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ea285e629facfbcd9e836be371c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f11c1de71fd81e1a6df75a3a2f1000220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b36327629c8424ea3cd21639f3734221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8235be514654c19fa2bf849d9a520222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13960ddfdb642c6ceaaf5dab9107e7c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2fe654be157c012d661fc36b91d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ad36cb7ebd094b0e92dc277a35ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed5c0c24e8fafe244eb2a8ef611000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633fab7316e5a528be0dce1700d4770227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb464d6f95db14e0e43b820e90558d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd3e50b2b69c606f15184ac3f853fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d8eafb8b6c6c1fd742f0eb31341b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ab0e4bdc2286f243928f314027745231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ea56f567c18caf7cc50127795e88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec50609d5f320a1e6aaec29664fc07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad762a2091d3f747b9c2e677f61bfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531970351546bd2908ad995d53259b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c8e1524add1aed08d5932b015f501236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce004533c4977e5c37d438cd3c7a8ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a74caaf9e53fcb254dc21e9327fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bc96b32bd71111b28687aaec2a55f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c34cc43e5d0f1d11294faf7af1f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f5d57f775600db0e0c417671a7e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f060e6ce622e6d331af4afcf3851242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba584b42291bce5480393643abb36b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf8487f72f6d0ee8691023a1caa2ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa02b0c82c4c4f8b1afbf8adea5e8a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ccbbd39e4397ac187898c423fa43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27851e53575745434f385c4b29c1b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3eb3f232a6d365191fd409fd967fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931b30370a8c977ce02d1f566cb9ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37a5adf061d512139575938e454bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b94d73a7238e965b09b6f081d4a06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb76724a01dcb06a5a4ebc6951197b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397553ff1bddcccf62302efcc2d4bd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc224d87792d7ac2622aace27d7600254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ea583885186cf1ff0e36cb4623b9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121c2ecc2b61d430ae0a6f7e9420e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145de5884fea017ffa2a447b2805b25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d528c4d1a4df16b6897ef6d8fb43d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141b1924507ccf115aeced31230b6b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e2f02dd733f0c58cab6ec60c5fab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6edbecf4d304e6080b6f90582bb881261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabad5d89005f6af7b16702c5985096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f747b57b066a8ebeba57c8d4849f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e123204c9f29c94ee0696e32eb81d80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9643d9ee48930a68627c29cc927e4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ac3df07499a88f82df73baeaac1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a012642c06244707a2e043f59bc85d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a8e89411e17bb766913d9ae327df3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae585ac9f5d42f9a0c9a93f2711b07c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8eedead6c691486b0938781b35a99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16500b0149153572dbe325400f2f9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f6289674f9ff9e7d10d74c74d17ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87073d0bbd4178baa84ff0d22da2325f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d97c5790d36087004e8920a8bc5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e241575ed13097f54705c3f24f4c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2131739437e358b183623efe8aca88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3073eeb1e29df07c6860479867eb42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f47d43ee3ff0e66a0513e0ad514c76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e98df5a9f4a3e53e7e6a00de8fa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a8f4e2c2f0b7b04b82bb2ea744ba2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d286a6e426b0614fc7367670eeb9ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667517b7cd7783f00128b627c2b82cb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d006047809bcee75c84340fcdc808283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245168911d7b5faba6f32f17ce7db202284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a8ee056869ddc843057a7d106665c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71333bf08711e70f6d027fef721afe3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbba30f62463fa3159c2c3cdc5464a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49251ff5d86991800e06077f390a7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638dfb1661aca34e298c66933e64624289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b494b572a046932f10eaf103d768eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e406178c5294d59d674597703151291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9a1d6b4cbc2175cb733641ece077292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fe27d0f0e797fac0b09245e82c7f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70381b4c8ddb0b6f465d1ddd0b0cd412294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb29aa910aac1a94cd42a316fb9e56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3a5cfbbd4777719fab6198263d345296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124e4294037aa1aee5c31deaf03231297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c44aa99230cc0601ff158c04232681298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266cbecf02f2fd56b2e206a8d114371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114eb52e67129bfbe97c912043b9d49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af04233c6eb26eb7dd9dd224198e20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551595e9870e289ef1c64007e7624f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a3e3a271be2e9bb8f06e1908d7884303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852407a5828c3ca3a4c30d27d605c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25d30154f21502024f7c2be9c768e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49e69821b590b727ad60649e86f658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795994daa37fd50b6f72f6449745ffd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c753931dc1ec8e583a9322c668d98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2383d2143afe7dc8f4174280874ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442a7ae60223fe9e81e8377719e59b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78435e83d6ac16415ec7a308097a008c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d83257412092d3d2a2dbe3db607041312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627783b10c68584dc5ab536ac2b3081313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349b51e3c20123f719b5c570f801172314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e746dd34dfc71d0cce54941cdacaa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e0099a02d9402406672c83013145316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac25886699b6899a5f5cbfbf5d7459317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2773d0df8d64f890dfd2f74c241187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795c3455bd339926c1a5e4c0e35a1cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e9c34f173aa6a00a4fb794f64395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac46d0056b30ac89c85788a77e0fda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93967c36500e94bd62ace8754e624516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc5426ce587298e5c068b54efa484323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa78bcdb1f5a677d903a71a819fc62b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a750ee64a6abe36826353e2c05b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22c1463ac2a8d48c3861ff7388624326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f09b81cca311de2c06c4caa325b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09166810bc50874dfce5d70e691c00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83231922b7e55c8dd4d85f539f1ae5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410db3fdae3c3a87a7b129b9bcbb9012330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56550452bbc3fdf25454d60815bb402e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c4314870657f7b897c2b90a2d3181332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1320eecd2ff31dba1b8f9f851a33a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841e82840ef5068994c15a6c41bf0c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a730d6e4b79162ad4a7f32a8aa98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5e99b3ff4e812e19de498f7d76616336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed31486e844865bf702af0b6e036a16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730f4eb385856546ade62c01a87d969338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866bd3d5423a0e24c57cc5350c875ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b880b5c2fbc42a5a786936d15c659be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be86be94acbc6245d6cc751c73dfb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432482f8366b4b689b21be9a74e3337e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3ea5bbe5edabe886b86edb66f26b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc25ffd73aa43348b59ad629add1eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e3aad9b17ac4b9a3d072586b2947345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d584c4fc297eaa5be0798d320f72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b61490f27b9460acf4b46bce667f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2a65f2bf93fd11e8d1ed4f888488348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f180452bbb12328cf1e53873deb7d32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1457d08df52386abc551c5815ca1eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b6b2d42c9dd0373ea3be622d3ef88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cdc2e7aeedb91bd770fc2fa0f9a5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57be4934f08c6c8f5a32ac28db26844353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe41f1c2b7fddbc7876a9ffd5c051354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b654b44fcd5ef20ae91a38e011b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7addd011b4965796035eed36450320356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff7b2830e80a1beb62167424dba33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf564b51cce56f24f862f10fcc51eb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ca40fea2c4efc29c98de67becb75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8a7b9633384f4e0977702890e5f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435eb8cdd546394599b93c74306f0e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a029a7508ebe44112848ec5fade497362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b6d1d28e42f9efdfc241b6188442363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6669d12ac883581abd607dfb63fe6a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806401beaa22cadec02e008f160e6c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c986cdc909806f6e5709b8893660366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304fc38a543af431acba6b449eae45f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df48438120286eaaaab30e855149ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc69d950d34591eeff35dee627259e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593386ea1ca871831ba3a95f1f0f1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626625d2520ea653d18f2ace82b48b68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9325ba7e00f787c424dd6899064bf9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474c56c62b99d7c25b3cea9f0f2a95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af718b76a0ccd29530efd30f3b5e185374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f26629b2cebd6e40883c9d39f547375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67722a9e13bc08f3ea4c80d5aecbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19422d6b8a756090c4a7fe7f696677377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab62f15b48f3fb43bcf53f1a3a4be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9413f59c4500f56ab5f6fea349ee5c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c48c18dddfa48929421311c404a383380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97981f90f54fd37c5da0a05c86d937381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9903476e811d1c409951b885d44fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5214bb4c07f0dc34ac3998f3197a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ed95a9e09dd868222fdef62e42c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ded435e471d8eda55aa798917b927385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760b3c2da292a518c54335ec5da353386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1882ffbd077b5d54518a36dd23550387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac44ec0997baf3cb23fa13029de79a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd16806b64320417b3dce7c2ed123389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29ec2109ba6e99f21dacdc53516aee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475bb936132519c465e97c25bf318d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c9382f73e1159bcb452e484767e02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276ab15e4df7502a08dfb7d0f14be0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c702f36c1a325bb2d2e64888f635f90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598a38a3b111d94d37f0ffdaf291e21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529a8e3d3df034d5f5ffb95213d288396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f496ba67497e871c6d0990e9518963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158a9130c15ad1e10af770f0eb3b69e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4b8cf2b49272a561568fc1b053a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e654e9d646b98a04a234983b0a9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68a4ebf3529ded4b2303a24be0f9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c8c5c9499ecfb6aee9fc84c63624b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6050abcd9bffe927c04105dcf7d53c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d1626b9365097dfe3a1e04761449404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ffafe48dbee057d565b41f1c17801405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812d3d417684b1d426baf74b97f6c69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7a707d53630853db983d897971338407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af723b6d73239ba8d2dcf67073a5ad1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25587431dbf6c96c8a58b82fe602533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c204adeeae132b2110d860c6a1b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fbd3df557df479f45d1f5e00b8648411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a478c99c65b81939c7ad0c951559412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933720f9e041ef7b17857fff1e40d064413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dca68b06d523edb34b05030b903ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840a9465af4c10421045e2be2229a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c6c30aac6ba882633f37685ba75a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abec17fcaedb65279fd99d103ad0b31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e006b82e40f1f0d650a1a3111bed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7b641a7ca083880337492c2b603dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f2c32b61a565f853b1a637401662420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9c7f0a364772de8749cc8c3711c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4900f6745601c9655c178fcc43514f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e005899379995c2c53a22b2b26d35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa44941548e54af6bb045baeb106b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a14f51e1174e3c2ad4bd4b879b826425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e260c0bddf47df792b44e7243a3c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b2088226579a2fecd7527183618e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fd4012df413d7364686b6f3abd054428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11aad914eec3e91d15fe5961485ae5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b899a5e63492963f706c8a98d68b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bbcd6edbdc977567f9d3c492582b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55bf55d8be9eace31c3e5f9e6f39a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677226e2a167a104e60b521522fae8f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b40b7662bc10d1bd570cb3b6babda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da666d59404252e5f287b0602159d68b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe41c87ff26e95f6c40d6afa053529436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ddd4fb6013449588d1a634847857437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091592e9a2be6e366f4dcbb9f8d3421438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e1fbbc873805e5fd6f8fd39f1d9bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ff952c34f9af303c8d5af45b72b3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5792939e3911845d244d7c850fc5d4441.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064ff17cad24b0f387673538e4b82361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676c1d91cad481ee551b6fae5b1cbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb72863da7b991331fc9604194c54c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e6d20ec60b3d308becb6131e7f7874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7254eee2b73568d82306a60c3706be45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a11067ccb68ae1fb9d1a1b1344e196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181053bda97e744829abcf16b48cb22f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecb842cc4e508ea787fae8617dc3828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42f02533f2d56e173571b2482d7da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569e7251b7db239689f304f0f5fbc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714687f6160af41adecf0fa5e50c7b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde36464843ccccc4bd4f1de925a634412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b9c7faf84e76fbd4c56e8fdcdefc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dfc412ae8e2dd3db1ea47181513ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f940b54e9151998422635064d451c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa92b900fff2734032eb8459852b1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f691eafe649e744037624c68ac70d3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6587f201f127d3a2745247a39b192718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c16931924b6afe5d79399961c8ec319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a71b939934f1c2e6d67a3143e627120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33ac76f6f2a3e4ac3972876e46e41021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cde93abe6854e0bb9e3bef17c68e5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e914d18dfbcda5d18a92c7d75058c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e9bd455ede85f13cd0098459c37a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb90e5e63d8a5905a778f1b7870be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210c2d5caa90af1b4238c534103176426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4c31669d378d48d3db2790171a7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d5c5b3681899c1bf6056349844b1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431cc3b43df254501edcdb35206987a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a559b23595561cc3c7b84053637f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2615e1ba371db7ea49d13016a8325831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1ced46f0376d474e8cf1398a92a4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755395af6ce3bddd4afc0d00e83edd0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d098b9fd9785ebff44b93b8f852f0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105218be9a3cc36e9aa5a496a67cec635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13658b4620e8f40f96aee6f927ceacd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87402bea145713ce262f2c76b1fd4c0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d26dacc3c52cea9aa771d44710913738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc6baa114377ef88d7e2235e0f66639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a3bd68408c9a4aeb4bb12dd604af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446348335862b2defb70410a4f28e40c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d17bcd9ae9f96829bbdde6b2c0bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef507ad312645dd8fa292a093195943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cbb488a8fa386eac1af3cf59ca6f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34ca9da9b1ab83d12ec8bf516730df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b7099da6da92e61da606a02e42f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970164b41dd9fb7e0833c72a8057f0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb4ceee373947bd4f656178adf77548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5caa789807e1b89025ea52d7f4b0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1bdba65f3899c592a9c59f254bdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f60e765bc0eea11ea05468bddfac6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6baa4ced40bd99d1a3acfb3a295a0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa0e38e34ca960446e9fdd7fecb48253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e20078e34f418ffbe17e2559ec4a2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aad4617dd0c8a60e2508048de4ae555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7cb8a74929fa50badbf7acb80e82d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9fcda3a28d5c515dcabf10a5c6e2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d06cc1a3c774068ec2924591c603858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf696339ebd78006a93d01023e2cb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288c6221fc06954cece44c985cff0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ea3752af80dffb047c723e054455d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf4ac1eff8a81d6930f59045d208e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b51a3068ebfedd23278c9da2fa86963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcacab1bdae5dbf47ee15783030456d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7c96a1832855622342dbb9d7ad8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7cdae99e6753fd81aef13c8ebfe0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559189dc8909afd53eb642fb31b6d2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2a587e6bebdd615beec94c38de4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf68a8fe8d6679b15bd4a15ec05cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd5faddd024051fb5623f762c35fc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30208e75ad0d6df710ba3a27e8f4257d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f14dd04631e4b137b3c0652445ec972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9fa7c86efe9c30418648c5de2f68d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbdd1f6421d57f946cfba03220c30a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df3713ede61bc917c05e4c5aab1b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408292870829903d14cb9387d4b5a8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c7beb64ed4a9a3a79576771cbc1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d8e58b5f195eccd2e1697437bc9e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924cd0484554fb33786aa25d468bca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9226206fa6048b5a4d1a19b95ea97e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac5ccba4557ceaffff9e5d841190f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05bf53bec60a0a6905862becdf4ad082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f679a056aa21727f7264ec6ec8be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d2e0a63ed6d47d0ce9a8a032e727184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68c62f0c9f89f2e54ec19d1e9c56fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db029132ed485b2b8365792084d56386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800fb1231fd2c97a8f14712f41e59d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3264920775595e8ba0a10e1d6375f9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4985a5ed098f391885ee7d4aecfbdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c65835e35b06a098b07ca328d46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b970d8f77f6b1cb868c7af32cfe391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4277a0080012ffd6bec9ab013dfc8e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9230cf1e87aecdce04d824c0c94e9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210e5e715f0f5f95f20971b0f0b09a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f17330ff1ab73389a51840393ad9a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e43963a0480824b83620f9c21bc8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c48b99cca289ceda7761a1dd689a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010de4b05b48e8c8ad53b549b1676498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be47467c82f952d526f236caed854399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062209536420c7be745eb0817192c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142739da1c07f74781a63dc5e90e35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb204f2b564194393baffc484ff17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9b6bf5d926a21a1dd4bb00dde0254103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f99528cabbcdc5e0eea6ab8a9e54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab28e2f57b485f4fc67869dd4a332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8618d91f4d28d8457490b1e2a5c6a4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d798aeede46f0c136ba69528b0d7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b01d859c788174367a1e9757ba35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8309c3e8669833c488910217ae2b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf96a30856e670f6a1444c83a9e4775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d83bc7a4e73cbdbc26d3917f6301a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff3037f4726307ff2b793f165a5eba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd05199e32ea0ebc90807a356e86cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b12e68cbc430d4771b77b5ea5d057e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dbcaf4a1220d97bfd0be796bc6d2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c1c41698d3c9fcceb8ad63c0a3308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57b75c34904ad464087ef730e47a5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7515d1c48d71d88a740495a30ee44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291c0be828569a8afcf5a12ee71210c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c49363ae42b23ff6ef7ee8ef99537120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5550376be258b7174692e9b694fdf9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e865ac20fe17d94b88e8367d3c55fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9dcdbcc4c44f46b3032b47e3b6040123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9a073b618104aa438ece9f5e1e25d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf31c3e406b741f300c7a5561a0459125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a44e50e35c4d850fa9ceb1de329de0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02613b40e39f59d9f4cba681895644127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce05f052cda6626df7dbe263fb71ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f1e528a2f75c50f4b41be7dcd04f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009b4d0516e04262a7af65c84006dc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c688e858b84486387a2526d3ce5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dfd175fdbe45363a7e6eeab19455b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141489cd707c974d0da8cd457c1fce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85588262baa1f52df54def5ca1a681134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed9f5746f9505e26f682ed0e4451be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0a449e698be3088180f5f0dd2bbeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85de878416e42669a3189072e0bd86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c7104bac8659d2bdf4181d0f86b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26167917197e284c3e26c7a14c423f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09507bc672c5d20f96fb7214066f96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb1821a1e2be876fbc977e8945b58e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e0ae3a5fd6e6192b69afa59d6017142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d39a93e9f24662054f83b92b0b0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf3b7e94ec39c6a6a7cdcbafee6b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735a31e8098331640f152619cdb2ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fc7cb219e230630858810f691bc58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f791ca0c6f003dad8e406b36b13ab2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceda2884065b75308590cdb3bb210f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb342639bf7e6abd8656c31d32f2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc209ffc6a759d45f59ee981c297715e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc3da4be1c790a5d054bc288198e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd135eac4e46d50a2ad285f57ee98e06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d2f790bad717df74d2dbcce950c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ef386a3920b2e2e3ee365d01e29e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e6348897a16ab7a2885d5d9f9ef9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8815195a5fe0f1483539b279cc76db6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd68dba08d49bf70b30466923d55588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d90cb48f9c3e233596c034a18cbb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9172efb5b7bde97c5abfa1b4578e5f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8bd0311da5aa7db0f8d5baa292a0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66e4c85d52a79d7bb4926ea8802a45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ead42530e6a6e2b43cb2abc20219b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad578c31868f285f9ea16d45180a8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e504a6da42b304611c1d9434a39aba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331a0ed0cbf259f1b83ea789126945165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf65f27c96c6c8251d18cde3481303166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f919323e17fb01bb380977ed10c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a9f23b1b7d70be6b391a7951d239168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd605688234012b9ce5731d10f8646b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfde4f23b5530352dfae6c32137bbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a613687cfc85c7b74353238b7bbf16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1763c04f8a8b7b04238a04e2c9eaa21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af85272d291f901320753810630399173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad05b3f831da48cd47c477956f8131174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8828554e5f3ff604a0e1a9d8dd0e6e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8cd6c388c5f9b17fc56496152185176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d16acfc7625e65e01facfb241bc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179b51a62cc8403b774dfc3c634067d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472447288fc1fbb85d6f28d511565b71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740196865455f1c2ba73b4f5292ce8a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b5664f8b5997c441a3ace0ac26c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6697ab17219a7e825fc83ed6cae4d67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9367d629f44b19f45ceff2e15c66269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab87f24819f8f3a918928c3d021879184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323a52bda209a82d99546f58a3759b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38554709944828adba8b1fdd20de82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c58def94f824c373393df43a4c09e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19268b1d97ee17f48c039eda0547c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d03bde4dbb2744f4771b9b9bdea8c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f2e7b198fb89e5ddacc6a0275de3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccb425bbc9beaa02025628d22f2a3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d393446aae26868286ee9dc363a45c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9679f14fdf1192358f0f493abf07324193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5616216ff74af156e75008a2a8ba6bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e3bafc1a73db469317a19e0dee1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31611dfca3bca78bbc0b620adf7a54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a2368c6a17311d2b9a63458cff61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bf6a9e0d4f75a5ca379aac6e60b72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665ae78bbec44188cfaec5ddbc8d912199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f6795f961b161a1128a769ddb8a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec7baf26269cfc6461b6a4dca5cd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc95edae1af19df57e7b72320bd87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260efc9065cf908b24841a915fb60ac2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b308e3548ebcec659a975f54e88c5f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947d4e7be8a0b99d2475f5142f3c6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae83631f8ff397bb818576dc40eb11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15734bfef80762fa7705fd0655cb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df291d78a732661ed41e382aba0ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96254c0279da2a6820b0eb6bee68d44b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f02b8b6e7d18ad1b8a5c644ce195b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c7584cd0728887366f7b9d273e8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753d18b1951230d2ca97b0d94daed16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474bcf6633a07c64272826827da4a3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab5e17bc32a5079d848c8b6e19dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c95f4c2ed7f5f5d3143c08e3b3d92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400d8ae12dccad15bad599ea613371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11300db9463fa0ab91f739a9afe29b42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c3961e98ca8ce21fd2a95e2c03ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bfdd63ef87306d440190e3a478b78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de66ed781d67dc2f213157fe84e7d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202205db699eee5d36f5341de90589f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee90e2fe3fe6cb98e32f5288876930222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b46b5bde985394537529e77119cd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac739a1fea8ad788b35a405141a6228224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefbf318ecc7367f722ba766f09da0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c9b47c64c4616f85032c897422ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9e082e09a218ddffeea9da8a6167227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33e036c6f833243133529902978d2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f4c97a85cdccf1b073ba3f209a785229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84cca14891bb21c87a5010da914748230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447eb800a00f541f83fb3c80d1a03bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3925b2fd1ff44e2895e86c36bdfd192232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e053ab985b444b6fdfae5f9ef741233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e6b60f85bf5195ac242cebb88f80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac16b65d17b60074a35ac6499863ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5eb1d51ce3255aee8a346aa5cb5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ec0142772907c4baa6a4db9450873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe78b30c098924eaff2ea59384871238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ac26fc41c9bf192f7b69a03e8bf14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be9ce7e3423551bf9c01670a95a41f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4b3cd9012c591727c663e20531a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e37c99b754c81c1dc90a213500eb59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64d3f26b18274cf82a312c7a38504243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c7518dfec797aa61b93ccdd2cf9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c646bce2cafe2569afdcae4189648245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b13b403c08aa16a951507a66a072f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d470ab60b92d4e5587332a51f6d5ba1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9732a056b1ce91127924eca8f7e73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc1505fdb4b8a0bbb769350a8ffbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f726da0168e970837c4cb2a8b867d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc11b2333abf03726484c31d70e092251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e6920984b353079f512530c035d54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea20fc9767c928182fb38628251f284253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f5711650276a847d4137135179435254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f709664aea80b888cc59116e74d7599255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ab20070d225486538b10542e27b96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5207f43ad41fd61815197842acb322257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b5026acdfe6b08c63c94a5f6ad6d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440959fa433e8f5bba1f2c753a310f82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2780926980558cdd2641e200ae5c7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e3c02d63ba797ff5dc3bbe042b68c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3564d598d78afe65445c3dbda916ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c85c9becc83837da814a3307e6c78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb011c31cab5d4a17933c739c4a3d308264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4a856959e31d270f808e6427b211f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88e347cee36b2d0e06d2c1f23905bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b224f71944aaed9183ba0891728510267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845fc1cda65ddbc918f6b5c33a2ed85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47aa9efa121d73287b7b5d58c58be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5239ae864db8b99274a11bd6ffdddd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ecd3cd880f02dd7d8d2941dab6bf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f7be6b82feb0f20a0f86cbacedfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8905b1915cc5d7ea333f565d788a7ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe1af5f8800c7c5521d42671aa213274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bf034d977a2d4865c7f744f0af74e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8433f4c4c319d78f9fbf79b7e9faf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec32c8af1d1ef65eccaf57ae2e0650277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0754f7b65e47d83ed6e57e06ad4712278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a962ed785c7e63dbf9bdf80d6453dc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e9384fd7f8ed31d2bce190360998c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ada35b889b4f499e2c32720e881e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5339389b3c0208e805a58f613541282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeff56336a5fe56fd58857b11b424bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5d5553619f1352bc34ecc005488c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a637976da4ff609921ffdc7eb787d9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3efa425f1b15a9c3247ab0238afb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7955bdc614b474bbf9c2b4f8e8d481287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed1b2b9b6e293b7428ee4b6d10129288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfea3dc5ea9e270b46f991d01fd0b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd70042dc90673f88574536bc6370b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac7d5b9014a5a1ebdc19b14cafffad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c1b68153c7f145a26007f8628f544292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7712c1ea583b3e7ec87c44b1eb1d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d3aaa30d1d7b600cc44e5c0d06bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807901d53f0265f66b3d50f450af1cae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a6ca24a5ceb0f4d57db289ec41085296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe51b173ce2dde0660ace451055a6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b885c464559bff1bcc6a3475fe89b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab8bfca1007a01642a66d2a32a985a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477928b5be9137e83887802a8cc6887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055920e34d4126bf3f0a6155eecd7eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f81e0fd7a1a6e8ce6d2ac3f6aab8fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd430299ef2126a7324818d4b80340303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea761ce9b4123f2209e66ee1fb4845304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a955f11aff592ef11f9fb8346bd366a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7ea184a8aad9c1263370f09dcefe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d4c78f2bba8b295b2789c7c342a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5845fbeb16e313a80a47ba5abfeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32836f51564e9173201d0e366939eaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2de4352f1c86bf8b4936bdfc4e62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f4d1f9534ae015ef20480bd7f27f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b296ec128b7604fb467070990c2d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf02649f54f3b64e9f333e5869e72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0d946767c880f666b675c22ea1205314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f884b48410d0ddea178f0b5d6a9ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590dea7dc0fd468d6fce257ae2f9ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18eadce7b5e139a5fd7cc2369168ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740af3eed271f9df5b942be78f8c322318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a12b7d1ca2c58f2dcd394637c736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da802de73fd6ee4b206d6db8e2e57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0da1637a1e864f2010d3d3b95630321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151652381351847b30089b15a83d9670322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477a3276d566cfd70f8a4684427fdc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba38fed10a629b561b3022a5cb1aec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8722877e76e0d9511ebec56066e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4615d42c4ef8a36a934d5f887ff661326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f17dd2b4e1e545c8c576589d0b96bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae25c0a3730621bb601c06e35c316f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007b515a22d9ede7f245e69665e36dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168b3e07e203a991ea32d37d0c7976330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba519c6e3774455c5e109b8d0b292ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaedecb5146cee0c93d7e44fc9b7995332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2dd1eb6822b083969ebe61e76e8f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc366ff479004442085b816ae8966a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60dd9fea9f10df49bb5ddf31666cf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318c6ccc23ac9889cfd38fa0deb083c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160082ee7dd58c0a6de180e42b5fb20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3394232a3dc5d6ca03b3a428160069338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e0402edcde1605979ec04c68b9d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967dff323edb9e6c75faa2ef6349551340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f8121ddecd7bb478ef1150028c6ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04baa948bffec9e6fcd4e2827476f57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3ab5e0b2dc4173e1587167eb53a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51cbaf593038d34120c617906a2b99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80253ccc6b0375461116962f4c9d4481345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede4dd3f58f9e01ea4abf2b825a1d01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da288aa5a7eb7b4137469232e56aa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7024bfd5bc77bb5fc309adb1bac8c59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759b1310b29e673538f90bb2abe799349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7abe59bec60a3ee45f0a2086ddb201350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f5ed623458ecf33ee87e186bd9a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7575e7e94404895eb6f92e752924b73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53164b56d370b4d5ada651aef63c3048353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf9b92f7b197e619edb643632d8ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc252e630662049d7e2d63ef4f9466cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2741ebb77941a850e912b6d590bfc98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa48084217a1bb16504371b0b25dc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9713acf9aa06c2ff43cdcee20a021a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7144db8749871c9bade22add2bfa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a500619839af3eca0dc3e50382cc9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ef3fedf6c10afeeaa6cabe08f1927361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2a9f114de44c862a8640fc0771cd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3427cfd6de611cd319900fa0e7d11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c42883c53f1b671f988646c7c2739364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc68a46c195c029e25a73d671128a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724765ac9313baea7aab34d5670fe38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd8df79726fab17377a013cb9d5458367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdf075c016b70c64b8f3bbfd592cce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcdf91445973a0e71fb90e21ee6aad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4734450f790641fe7d1832a755e7bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36965251baa1c1e722765bee19bc3e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb5dfb4b0c22ab779e411703321281372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece83f87d659d00960a1fb2389fad3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1144575b9c1efd63870f2c9c4f3bab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d9d7ce734debe34a7d92e36bab87d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee649d077733a137302b24e998e44a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908162fbba1218ca94746c51b2715b40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b2e14d4aa1c452bf0d6573149793378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204660e9fbcba78bdd9c7eaeefa44ec0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329efb100b4598034780ee83650b162380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8850b4e021f23d87672f6fc26758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd972b480b03bc7c7b340d7169ade382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eee2c89e5377124053332d717d561383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99893675fb741ee166d1031f849cbbdb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b7233679ee954f2fdcfbfe5a874fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f765cf1727eceda629171c1058d1727386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614b8205767ad306416261f4a63ddd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af659e31285ac8b1c824d92a123ec886388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5d61666c8cc6b71f3a2f4c91c0393389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fdb78355f7d48b4882474cc2f11b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854e08857b8deac4f65c47fc85431bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990795c95c86ef3094eabf7bfcb200a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898487b0f1ca6d3ddf72801741c8937e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe6f9f086f1fd94eb0017ecee1fb4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635be0f06a2a9395aaef9946758ebdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a33de6c3ae65659e05d5c0854b3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373b7826831886d4aea7d4df908221397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e6eed31f52d0f1be37d6b6d7930ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf1e8ae395bd3066310c2fc2e1e49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4868c489d610c9696d8acaead0038d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2404316c28b401a93562a62b126d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd9f3a55dcda77a8b5ba9dd1ce231c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440cd2c9179f358e19d5e6e708bc7dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f01553989175f9f86c86f784e3bcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3b5e8aba6dbed92e46b147411bcb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f331cb4fa136bec8344b7cae54058e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdb907b9076e2206ceec8de778a26c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e8ecb91acc69abdcc9409d4399d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd873d636db834964800eff11cafa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f7b6be7b6d9e26c290df51ec2e10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c79d5f60d3d4d7527e0228299a02a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b137f4ea67623903419b06312acad47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01b44d045bc4709a06ad8f97bf554413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ada876f258ac020d1448562117440414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e0f1653460d5452f0f4836e3dc61e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a96b900eaf712bb3639c6f6805a36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726f6141ad62c9acac32c731f007d00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a210af69629c4ff0fc67ca89e621418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499705629e91f617d44e36c04121b96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f324a4c239a1f97e12bfc4dc1e431d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a499efc913e2d3eca0ae0fbb5e797421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b53eb29d679d99509de6b8a09873422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886119560bd72a0959551abfc06c0b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677390befe40ce81c7953d3b37be522424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf6f6d75d0b39fb08bc3ceb2ce164425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a023171445bc23b0522572f7ec0e12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d445e0a1e78d4098e323869c8a14e6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605a789d35b0e4b6b44a0e511eb7087428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf02894867758852ef70b1f4a55b76f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461633b863011158276d0737335cd2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514673a6c9d122a5d2d8255897728459431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1d2b5ea621cdaeae68656f564432e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8fe216030dc44d12ee83303860ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fba1a4e493fafe00c1900bc44b0464434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439cb2e26f4795b226a6e5faf7a69e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1877f53cd9283daf61a555f37b6d2dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac563beacc4074ef13903a955a8aa24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb524c3c08d4934b8560102f8b34b0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88765fef87f48a2816253a7309a48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9bbe965204efa45ab9e68a1bc4e4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da711bcfd352efc4ebe9f3906d32e7441.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>