--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -2191,51 +2191,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718786f50a198181439f927a10ffed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc206a4f92c4fc9a59ced11112a4122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9bc072a3897d8e87d923de962ec383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4a7fcd137a1e1236607326b8bb034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be384af06d76134e1b22b6b555f7c325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6b187aaad2709822cd32e46c3ac26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62217f3e10b0b5793c4198ffcc382da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5717228ac490e122aee6856ec3a5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260acdfd7651300c136ec851844797499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfe968e8eedf8a152cd3d7689a93dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1d236164c767309c99c64a2eef00611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9ca34449ac491a8713df7749db3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac00c835256c5ec068ec2367e3666f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd535743937c17a29c87251f124939f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4fcac8fbfe0b0ddb18c2e40f2c0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadef743c900fef9d71bc9790b9b43d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d16f2dc20d1243b7862a2fbb1667b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee576568008053198a17213d5f1d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930592f7a84edbbc219bd8e366f7ccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222b6acff732e58d48dc330c484c5e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa9295eb468ae6cbdb4043f18d31521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eac3d7f02b974a0a52a3cc865a845722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613df4c9bcf105cad29597884ba5dd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad64cd77da847c72c740465588547f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb869298da84e73ede37df7b58eda3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c7204d742643606657e254064015126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997942e52e5dd3b5e1ee9fb9b8ad82ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5afe6380bb470518f87ac5e16f53828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447fcfb74e65cdaf6df24b4236a53529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73cfd661c57b74da5b678e010362030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a5aced6a6c7ab308452dbc6154c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf4c4b6846d446f14bc340534590932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab73586f1a48b1a4c43d15600683ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d5b2651574f495d2f4baa57d985dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e35e477008876bbcd30f8726791135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17a6740ba07e1dc2fed6b7604770b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ebc23142b84e4baa0caf2e42ef53c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710518a27864f36bd8070a8f78ae9e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b963835614f459fe4fe7b4f85bba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1b794876ec85e8a0b9fca06edf9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1597819c85d0ead9295dd573e1529341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957e1eaaf8c61cf48fc032cfb1444ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876a6f8dd4301a85609bff9fcc207d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47440f220c2935214983afef4203ade444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d675c226a99ed8beb207d69eb7f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe7843f428f935565de71d5e08a6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1afe7a482fa55d5399acd5aa4046cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5cc2cac3cdf62e572f296b11e82c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892eeb176e8e7d98b01ee2ac6d465f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac93803774d9cf2c55f9099c04cd7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4589d4c90d6e77451fd0ef9464c4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f42f554bb9d4e41772626cfffa9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd71d79cdcd78bc675e201103100bd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2fbf4a0fcbc73cf6ffcafba53c31054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d628204eb6498259ba6953a04095f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40c154ee4db558bfcbd55ed80ff34f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a23f7a462bb4956d7331c9de43faa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151ba948f9563cdab830a1efa371b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00722c4e86b2ea7432b17e1f85238459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01832ce5d155595d389d7a2ab098c9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f5f1f36ac4c35432568c2b59d37c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f7acef1365e33267328cdc8ce94d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c697f0df515427299b359d7e81111563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3867ef670d3c53bf34b5a112a2d95e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf72228a2065f93a7b40d6aa997e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812110d59bc35eeb81c1ceab1f90cbaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf241232df5858840771e081f076ea767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72973981a16b3a3fe635c4ac4ded068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c933c86d793a96f7eb487bd51368c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a8c76455eb633072f02538b203a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb272b1ab2c2e1a21c8704773b73e7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5017ff4332b644f414345322a009b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f11b0d841dc265b29665f1aa6bcb2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d274598c705a4b983a108dedf51fa4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dee6031da05656a168357f18cd54675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1ac5676606fca071b26f16f26f70a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99d473bb5b21eaeb8a8e3e0503497877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49710e5f9f1089c079163255372f46878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20fbe0cafcdf475a4872907564e34e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f577e8c62472c75206ce8612aa7c3ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c228b5f20f19546911f0017e15c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd357100084e2ccda14612d2af3d4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b41a56817c9f4b6a61dee30770b57083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8cb06b7f4894b63ee3b84aede36c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39dee99660e1e0b8ac11b6bdd39f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9711619bc97474f8bf82fe4b7cf4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dec34b3df3779a356d623224bb6fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e238d531f126e6ade7221408192bcbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39cac3503317047c3f4c1e5a2a2dbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4ee4d7c118d062d3d3b3f5e66c3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe7640e1b7066e52079fd06bf12c7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcdeb7abaec0929f4ae3632454d8af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66cd05f0371c3a13fcbba2a4b77ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a1520ddf244ddd14c6425a7f6699094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0a3cb9911dc75dc7cefc364bdfcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c32bc212db84dd38cfd7f18b08deb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0b5ee46c5695ffde2a5c37c11fc2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407f792cc403b8286efd235aae306798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013665a40b4319bfc7258f1ae5d615c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c5e2708631dfe3dbc0201b8e6b7df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff9bb858af8504d8da8d681cc4f6bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac16302bd4b5a724dc44946d0af89a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a5ce415ad695b94c92928a4b19380103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995701c5b298cdf4258226cc1e3824d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f32cb9098777ee6ff760f607547306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d6c2141205c3e31c94262fea2398e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11763c18cf81f8196d71b38ecf7046107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c42e16899e3100f14d30cb7c599c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee467dde4d50d261eb6ce802caac3f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b15451667b2244c49e8b996558737c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b551324cc71658ae84d7100ffe294111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451d3823e013ce11e92669c57e9dec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55f89fda7e2a1ccf191004a1d5bab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ead13a62ca96afc1c812c64baf88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581f71c2a9f378a742e02a3e504e2b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d02fb94700f4ae6b3abb6adeb3a60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd1c16ef40145fd1c63692dd830a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad5b573159af2cdcffa7a7181183e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238dc8e666f80fbb2b89a5fecb1e222119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558a5f6845a57eaf236e903f56feca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b522db44c2bc1401d33735eaa854121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332325b909f282556afc06749c7149122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2d3acde49e17f6ccacc94ae8e405b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012997bc992936f2cd91046c1f1646b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883ef7148ea60f5e0bb436bee8be68b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e3ae2e91361ca53fe5b1f676bd53e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e87ae9ddf41b75d4652ed8d3f643d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18814883fb0b4e60e30552d8c775f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec0f73dfe35abeff1365a2be89f85d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0329a0e748acdfcbea7bdef555ac537130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de80a7636397cbcc393a39e6756d318131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b45132028159df61e4b58d061d352132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0cd143ed20ab58d30a8133e519eaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f15dd17bd95adff2c84aa29ab9ac5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b29562547fab9646e7a2a8c2c829f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0830010d62837b52c48d23cd06bfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879e33912a032a58a67c63969eb9724137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa6b74ed596daf11fb2866afe2e847138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84a5d9a0366212cbe36e3fb79bb5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450af2aea9becd24f391acb043c2aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082b276c319e8153aee926d70aa6081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e685fb56ac4e07587ae185c768aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f58e0882a6894123b2b2160e40cb23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce76b07729b255c16a84e25b4f2a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1bec9f7bee79c4cade78ac69d8731145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9878b73d2338ba3a8ded327f6126146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f43d444548317c1ef6b2729874677147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa03dcd5aa13ae71b74cd84e6a744c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787ba813079e994293bfe1411106a53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed93fc43199c790d793a8a9128af36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74844d562cba4e9861bec4f99b807358151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9ef4c4b070fa912dc76f3f2474e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd01c5cd2d77c7608b002840f950f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e9d1dd44ab2c55ac41c2963bf4415154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bffe308e5662129782ae9e0916d17a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147ee3f29b2265589af03cf3781315156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c0da462f36c4266cc38e322d2d22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e028230bb91e7ecc43c3d14f67edc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678e688676657b2b7424ef51db9949c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb5def0dacca0bad141c010a55b78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020356ec52e3cdc7ab65d548bcb7fc37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c18120a72a618cdc6d2d144d04fc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a96a8f348758b0ad677c58b558e19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8351fc12366800da3e6cabfef0c3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ef2eecfb7ed5874cee386e8a858a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb835cd8b6a6093236905efc9d446166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d0a73b13770c66df2d80d1cd2c77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb48d13110e9f330b04cd1e2ab260fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4bbd9f03ef43de7db54c88a1055d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcbea6fb21f4f96a60b523e8fbfad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e77ccc2f25d43f04f0b7c89766411f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3cbfebee1a6264cb5c7ba89763eeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6de48f8ba5305ff1ce27cc9d2cfb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c33c2fa5ae7a4071c538f4edeae1e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290ca7606d00f3d3fff995e3e79979175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b4ea9c2187dc76a15c57db36bcd1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa56a0cf04783af6e87fddbb5d513f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d8d3d094c9c330c1c8ce31fd6744178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbca3e1cf7ad619f58889c1d6cba886179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33330cf876d355b90bcf212aa35839cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da01bddd156b1ec21e271366799f473181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50f7ad81234cb61bc93f662fb4be10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b15d8058602c027244cdba0899a56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06664dcb1f31fe9d817ba2e25faea5f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc351ea3df9df37a686c190eb8e5377185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26706d7f1a9f0f9b9840fd071cde485f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b995c1ae94e89681536ea86f3ded187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496f4c892d97764f43ffe6ae05b01e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8c3b5cbe4c59716f139812ec240bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d388f3d7fa6bc8a88985722c9cd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f00148d56dca9e1de46f37fd6b59d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928f767a8fa12f542f376d7393b8696192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840f2fa4bedc0a7b6f04f9d0cb457d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4face0c4d882aba010e8c702b04f8bdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b404c46049a50ff10608aeb74e19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76acbd2cfc766b6a66413e8654b5c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1132ecabaee268afd2ff0a185962ac1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb156e08bee63240ca5e85d6758e4ff6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e27a6bcc89489693bf5869109f8dad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5503db48c5dcb4aa0a2b212ac3a9e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af6332b1f89c9ab0afc4e8c5d07e8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288829acaf6ba573d22573d7c93ab571202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b662abe998dc2ec09a14be744dbd6d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5ff423cfdeca0dabccf323c22caa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af92dc995661637c93dfce1c3f0da3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f083986b1053fdf9efd1973a4d74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374243b269c13c0e9aacf5ac7481543207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428fd11425e2a8efbd5b1ca79518572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d716716464529fff866a90e4f87b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428174769592102d6e27e2a2a2cfc44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adbbd0a7d10180fe26eb988f383ac8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72a9dc6e664d3a92e430d053fbc68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3217157b70b0d7ae22648d3442714213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228eb721aaf303b7a54c2bc7407245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abfef4a3f110b0fefe8499a3bfaef1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff066cf75f6bc80918b6430552f4931216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31038428e2a6e2b1256700574b8aeace217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6641659835a5378148daffb76335e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb737a5331214e207395c4ada7b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f71dd46c433f7ab040751fdbfaeca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e378c9075c348b71347af4d6bf40c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a688f9d103ef98b8bf391b7f0a46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85e0823e842f6809e8418272483fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093ddb444a4a5ccafe59f0502ce64d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d561e46f504eebdf3a03110a69a239225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a16738f28ff1521b33aa4bb2e66b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433997b93920e7d6da9f9e05e418c55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a541f9cceab378ab927dd87c4e47a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967f56c7fb436829ac711804b5f94b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0071488f9b5bf180211fc311ad472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd61b566d6506f63fc31f5d7f409c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cc0eac342d3a7fc01b0fbe6d64e9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31f8df42c14378f05a70cdca7b49be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928537f18f987b595f2a85dbe6d6af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dfd639aa73eb3d56b2ae3552cb088235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250d266014fbc225a4491c44e806799236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dc8d85dfaf31dd60b0345a3285691237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ddf2ee7b7e9edea18b72c8896e803238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6a4406e8881dd5e5f445ff4e0f26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3f37cc780a7bc9c16089d572e0ea8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c3384c22b1a47a0e3fa6b642314d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b22f01e4fc565f6c791cbded595950242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc008de387b832a4515f9eced826b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb4941952c970d1133973d9042a1a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1018b4fda6ff485935c99f19296bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c7474094c6f390286104c9bb82ec6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c5c61cbe6b48ef60b4edc9ab1d842247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aceb1e73646d877016c629feb5ba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178de7e14cfce5464607c787beca6a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cc05b70971afd8dd94053f2ef871a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b27c1eacc4b7e7cfb0ac9ddc65ab93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99331f88a15d21e7bb241e5f35b499252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78c0c948f509b84f44816da581bb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5cc25f8bdd8fbc766bfc2e961f47b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294dc15384183c0c03363682003d717255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b70562e5ced88ef65c3311fc8a082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5518b62835f91d4a9af4d55c28a40dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fabe7c45f6d556a917295efcdbc632258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353f807b4e7592da0635a603bf7b1b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f5baa3a94db59bee47806cee8e81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441e789d2356f43752eff737bf5a934261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191184931861e66e711549354e2f706f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8e990a02fc349da53c651ec4d77b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65e14a903a0f1437bd85ec3dd3cefc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83155ef06fd0f4eb5e31f467ada3f1f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2055693ce6151ace1e66c280655f4b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb40d78ed97a6d29b2bb820ad3a183267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f302895860b1007126cb7341532ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a369e9f81af748b67ab2103516d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81607a3aa0f8d3b12b0d3633d2bb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5f6093e6699b693b99b8d8c2116f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23110b3afb459aa6a47c9fbc6986ead3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2912f9328eae5ec1fd098baeec9ee8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425095348e7dac7faa3972293fc22fad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f800210d50499b60622667f9de573f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d14728ede4778917acc8ac5c42c673276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d67e707b8e62c0b38c7244b016dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624da00b814d827c232af2e093c96704278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831236590a75340195b65e7fae39e97f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6f95ebd7716b419433865c8302869280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f8429fc71e0b2e0e08f10e85baeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd7986e382592ff6dffab189881960282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de98bf224e5f9f275e355dd8808028283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f6f1fd7de4ca2aa0ff2335e77b555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae90f87da0e08ce0d0c6824746d23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc0999ae28ead1ae62f331216c377a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aba20dbd1ff01c4029f46c5de25644287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f562de77a97866af2a379ded085cc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214798d6085caed258dabf3d318a085289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198418b896a9c57a54f45bf83eaffd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d0f2f1808cda7b7d0c2220471fb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acea0ff73092b84e65685455cd2c3ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3e405dbe12a49409a99b3c1e79ea293.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38b80207036a4803810aefb29dc751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195cdc8e88b9da5c2d3857e4c8f8c0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fafaa9695f9924ed644ec166e74bc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e27f018b19f1e7323a206d6b175a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1792edfd015db6c6fa8eafe19a5f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c014d03df4d0e4085b3f6ae1a31be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9194977e6a6e933896db00809a8317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332cda8b0c68eb0c4fae1856f8a36758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bab28aaa1a698efbc745937b2e04f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0ee9512a7182e22f8d43388e9fc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4eed959abdefbe5c72eb32e53ace11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354bfe20199679988faaffcf6fbace112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20516025c1f6f8f7ffcb1077bee8bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729c2bd04559fdcf7ce5e532adb832f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbad0e94ae61dc2231aa81fd74c2a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2045228a07f27d48ec64a4eca75f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a64d3744a0a215817d74a3e1b6a2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd956936a578e70b33fe952ab042b3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3424437d53e7f62bf39b19b1eb0c8d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02740bee3f0c7cc5c00549017e8eccd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1b17aadf8f742352cf61ad831d97b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa73dfa123c3fbe063608f38c72f2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442016c4d12a4a58dd77b2815bed18823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980bfdfa0639138b3b2bec2057eea0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9d9909691e1171d2037fdb779b18c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d38f42ca827a6d05b84c253d639c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363ec501c82679468b24d9c6c42f31427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713a92c2afd41a4266442f903268b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4982c4c69ad24cfe334a1f1a94d172c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497a6d8fa8cc81517169c4245a1e2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bdb7e8bf5b82fabe7d6989d47d5ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf8bfdb56694b6d696ecad3f181a5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f900d0cd823b4c10768f67806d83333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55418c44a4afaed617ed12cfb92cd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889efa025dbd4605da23834308c503035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560f62196efefc5587a7b4647b45c8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8288e19cd645347572eed198f471937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cb9ec3c4709f9b4b361466d5d24be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8a05376b97ba0aa0917b2f13d4f1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6468ecd87937ad486ff1b628f2a2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349c8c475392b276252716eb19cba8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bf6f1ab97b8752d2831557557191342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fb808f09ac98dbc7095d66f2379a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919912203c5d91b8d411a51da43ea7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f7c468d69c543d2a282f2e4859f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f26b673a838f01a62f003194521bcd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763178161ba456301c59fc5bf3c7bb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390f84fc28a350fb5732414884855c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058b0523d928888bd9b90b6c3e5fcad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcf8900503ba8724de2170678366e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003835842969c0d48ffb1e8e7fc4d91651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e23cfd47b72659c34e61457339e07152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf45d91ad46e4a0b2ab37434e45a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad3c98395379013108147029629a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a00c768de847ad2028a849e5586d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd10848bd31f0a75309cdc88c270b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ebea2377d71a443eaabce06ad00a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb5e3a92e4ea9835f0e8168ed7d68758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fc271e9b385eb5f8e0d979a8ac26b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ccbc0f3d538a59e7a80503c0949c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028fb2c1527a360c03f1fe7254f257c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cdd5debf0a46c7790249cdf3fc5ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ebfbe35b5892a88759f939596b8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe58b86faa01c72acfe787497b13864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650675605eaac05a63e72c610ae85c5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75130704b0976cc80935a14fea7c2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257ce28487ca4ca21f36b9e15c51fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a99554f5e9d256589b6f303d5934568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adecbc91e7edb0769b0d4ba3c52b7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873648778deea4909c420849ad41ba870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4586598f8b5783bbfbce812ab0ef171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dede9f4bb8d6bf04f6544a525f85472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848223939770818a13a50a85593b9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191547dff8271ec8f6ee6ed7409299774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef11a938ab594767a722a1a611611c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a1ec7179dcbd1b2bc76048ef157476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c349a360b492c42c997070feb393f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607d1061a46cf25bda74d21a36c88478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a47deec1ead40436072bd4b2dfbdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb36843f66cc1f9a3e012ab5455d21b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639c8c3f25eb5ef301d71084c0f78f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e28062f88f44d539a8995f59e428382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75897e11d030a395ef861f91867e5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a32533b114aff2b5c88ca34f6a9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b7b2b1aaaf6725512bc61dd1bf5e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52dff71b4b6d27b32bed94d6e92a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026284ddd9366e179ebe7e88ce04e23d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7923ec9666aec8cee8f09c0b86ef688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ba74e37f87e5fa287e5af40202ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b7fed5d6ecc4c59002e596bbfd18d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01881d96173673aced40ebf6e7ab5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f22631ddb4ae5b8d44c4e7288b1ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a15a78b02fdf6a7f455ffb9895d9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0e8be777f65f64304806ccebfcd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759eb669b65e291f286c8f29a015e7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57647c8df1ca869af62e6ff1dc420d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e329131e45b835e9588c8e66a6bbd8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3eace0ee2845e17d44bd4ff37c4d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df073df885dc1670f21af4454611bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812210cba11dd3fe278ba16b8a62221100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41bcbbe7fd0112969fd04fba2b9c50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df97fdbac6b125cadf7e1b58af999fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0917a0ba4ffed3af65ee45a2f808e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3459a31a4ba01ec9619244c89c7bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5cd194e3f1f8934b7af811b6e36fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e5b77907a6ad93034e0d576eb385f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c4cceea8c4d4bb7a595cfe0eb5cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af7e30ac8df8b21c087253cbf1165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01df078b94e34ca05f457b224a29db2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4239cd1bf25e3b37d2458a73068476110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b4e5fc603f3809a4851bbe4acab5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae0a21c9d2ca74e2c40e0ea9d9685e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b448ab5a4bfe58f7eacf7f2ab69c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27d924dc43ff95f7891fd1aafdd761114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c936093314f5aeebe92d7454c0a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd54b0ffb0ba3d1bd9b404ab2e647d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d16c251cf3442ff9904addeef8a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fa8b93b3691e6d2d6ac6923255ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de00c80f43530607128a45a58926cf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c081168690c02159a703aba3da25b7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587e682115c8d1791c9bb61de5a743f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309fc4f88cdfb737ed4de861e118e8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc3a1812820de0a2b349208800e36e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e364605eb23b7a9c408f093d6af75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53faff34199fa4891559fa8c19d8cf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bbb0100e6bf3fc8f5adbdbd18c4b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebd23af963c68791cf1ca64b4791d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3c3097c9d7f80feef52882e197814128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559183b6d1a94e354c2692e5cda578b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d87908d8f2e5ab85caf42fedd68899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda697b9f9cdafa59979c5e3023edf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f3b09d6744df12a617eced2254a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee7ebcb185380a64f4a3599248099133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ffe56e3a231265c69adf2c858c258134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff37167267ddbf1b77e1336d598b114135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a4cc00f03c4b8e829422144e4acc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e83e605fa14b72557dfd455ec0da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd9cc6647112cf56bd8833a50d1562138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79975338da7b3a82dbef64cee261ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c06250219b4939ccc614bdf3c0dcae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d9a6864c94d8bdf3831f4a51d94c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2f0d411045190681cb719f8c29462142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9653e3fa5e9cc06c653e2022fe145d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ee441b9eb9c112ad5bf6c49982293144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceeab2cab91888993f2110651b1eee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68da98c40eeddd0382a78ee9bb453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a8f613c59af63d22c75d710c0276147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281316d998b8789507b31a9163d5135148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9642361998a8d6790cf9df73b2655a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f5dc03cc17b7743984292d84a727c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde698c36d01b4570f91b7caab0b685151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdd6aae08b411b0e8c15a35cdb83fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f324ac9be087ff688496332c8d3ed1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b8b9bab3397bf7ac1f61d0276337154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b872b30f5d61a1a1a6f04cdd9008f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd37f76d17bf44110f885777383f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb8290ec5fa00864dd66cd72602533157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af8ce835b06a7a099b240123dafeb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45499d3a56794c7f9be02dd27317612159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6b419ff1c0201db9cdf4f3fefcbad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23e4bc0b9a7363797ba81a0880cea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7463d35a3c2f7b9c43324a8df1ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9718e840d2b38ddec0a68d31eefb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19bde4016916177ea70507f798198a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbbe8c24cc439c06aab4cd966e9bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e15662dad9d8b898e872b297488b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751203c7c6b2f3164933a9d30c37363167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354511cdee38e167ef0a3dedc546a25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615ae1024e0b2f73ed9281d7c80405e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c2f2b0c315ee96eff3fff3d698b88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4868c6fdc5411b2c129d9c58b3111b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7f19f84df45f62e75b9d92671d38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03eaf196f06800e067cb8d3853d46a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6609189c58d72950eb754f25bb2ef0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df1d3340aac777eba58def02856bdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13154de1a3c4353b61eda981ba3df285176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba62a2d92f4c61960d8ef01e0a91368177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a06c6dc23c60e1326f2bbbfea284178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be231e9b9948e9533a72210a03c60d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d712a7a76b9f3d7bad6be33fda4593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061adff8e93313fb61d53bfce3df8d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d2ca63381ddb10ffb333a5d7130a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5ba6412ae3820f4922a63e12084183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a971bb782fd229e67ac9d2b3b312184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f5c30d09c51e7b3383e8129e33ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731d175e812ba49e4583133ad9992f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1209b6dfbcdea05d0ca8f9f7a343187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a9aecb3f55315ad315c899a8d18d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09cfda6b7785a3f018598a426fa4b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2900d24103d4f4b29ae13cb6fc221190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b99d92c985b66001d09b917f41dff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c549fbe9974475ebd471defceff63f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3efd383b68c10abbcf85a5d8801e3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c4dc7ecd7437dd61655acddc2c863194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c5c360087b31484ce968d377f3a08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8706efbd3f1bbe4585e526986f86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5824d14e509d5a4af3f5cd0b11639d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d8b1d6d44f6288c72ac2afd5c08ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158b89c7cd8f1103c4e4fde04a57e94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3182d73725bd691a49c6bd886152200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efeef5ab41ab03d2cf3e3103b7ff44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc527ac02626f0413d6750f2071d2ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488881b292659ed610f507825d438de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16008a5ec52969f8e8e824da39770950204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf54c51d73e68c93ff5c3f9eec3141205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96666212ad2ae42ede5ff7f35856fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdf4cf68e1e8620137d95c8ee8216207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f853261f04d70da9af00d01bd96af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f14a29568de5dcc8ce918fb7bf70d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65732a64171b95b2f8a67d964f3a589210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e7b31946f52728a0eb528f957b6fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086b6e528606b443112526d5504cba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038f965db0c04b5633d2118af75ca25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdeba26f56b350752616ff0a3d13ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4a666552dffbf5e73caedff423acb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46000f1ff300d5e94ac89357ad4bea91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fe6356973ae0e072d511d80eb6e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f7f3d93181009d4d63f57df3a1b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e08e82d269ebd4f256c4b8bda00c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738498ab978c92fe11678eb0cbf15f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33baa9f91f00faeee949d072c9ea34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a3a307fdd53f755eff6b597cf61d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ce68161d14313646c64161cd47ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bf10405b1d949868929083fafeeac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ffb77782f7ec9be47274f4b1510e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693ab6817e793aaef9af06c010c294226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb9afe777d8abcc52b6e9a65b1711227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ea87c47b6fa78cfbf467e0d9ecd61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da6a33c9a7e69f41e2febddb159c6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a74f3b012782712bf296cf23acd23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab728939854c1e792267e7ed46bab7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0e28221c5a7f637c604497b6a08d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359066fc86f5a0b08369a62544448fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c2e22be8e91c1e1f1872993cc50be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655f086298be11a4cf1f510fd6d205235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d52a8712a4954c1963bc1a8ed4ee5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034edcde4b8346c247cbe4556853e1f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6354f38bf10a605d1a8ab043ea6c19e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e5340f50a14f19caa560541ea7051239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e9158cc6518fe159337547cf82e4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654484a032551fbd247a87d3f3a104f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e208b02cde334d45f99971b10bd3b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a59965b2037a66a49514742ee703f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c942b826f06ac0f5f1e4ef9154de8c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6240bd37128384e352853df514b11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6aaad098265d74f8eb45c8fab6e97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517316ee7ffaa0a4bc221826423f917247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964064e48232bd1ff42a0491c1fd9f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acbe1a37a70edc553bab3f98ec2c9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cdc13a1ffd0ae25605f6d8dc4116e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1a0fa310ef57acc6db7d24ccf5db6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6852030546120cc1b4322ab0f906f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ecc4736c6f58843039c7a5b5a4524253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14507acab21cfbe0c6e2ac50be82c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641687b2d864e5ab2bb0d97bd065e46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f1b2c2691f059a90a0b79e292d94d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6015d7c9e7b378ceb809dae1b0dada257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5ce45ff9f3f694bf2289ac64d201e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf29951ffb9ac67697b833d730b1ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a260693d0d58a9ccca2096515ca6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bacde4f100cc9c54fbaa1bee7dccf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5171cb947925729bb225a8d8b3543262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d1fb55c854b4712950293fd07edd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848de38907f0e6460db6c2c941e97fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721040030be02c59ff70133495b24282265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa799230115c8b68ba062c6dbc3616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cd8076b5f7c799bbd0701968311e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec1b65e687687a2a98d6133d4c345a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d0185a133fd7653f0211f14f2b843269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349956498a3b7779c8547c7b8e4c1adc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89114636c9678caeed9b8bb45ca05f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feea749d6d68933547ba259e641a462272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81789f357b6668790cb9462a1d5ac004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7075d020f8eec22303c8c9868d3b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0ca265f35035dde4f4087e504c9b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ad097e0dab44e64744a18f83ca1a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc0def706ac71f3c8360fa8a105aa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd32951274fb96c35243a3af737a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3823cee7d2c3a7cf6c7dfba19f517d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b359def51c85eccb39297a687269280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77c6e0fe6dc52d3f3d4d6f1d2be7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f78f54a128877db8f8795ece2b3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5f2ccd0e897a0267f32d0f37e391283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e2242929965368eef90229606a24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34a04927f7f98b3b1853c4cf40e78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3a031c625a55a9880477f9463fd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957041953ae9458d8c519f6449e80f6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c3e5b4836c284488f42e0e05220b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b2dc0e114023b28054155118cb8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b49f157529b78eb52876bf0adfa937290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735ffe5e63ab6abc4e3503319730b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6997fc266ae965c27b56a178a03f18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e96943f9db5dca21ad283b608ac99293.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>