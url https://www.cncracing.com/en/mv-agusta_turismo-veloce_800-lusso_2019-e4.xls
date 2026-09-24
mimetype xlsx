--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -3025,51 +3025,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15208468d957f2a6b5df88aa44cb1abf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475016fe64dfb64551e5eb4bb720bea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f01abbea54bdf31f8f78f8bdc7873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e17852139da351d88065220ea47fef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb2062f54dd16957df306039c67f0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3447d9b587a9609c4c609f7e4f237d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd50b13f2e6fc81746cb4457ad381077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc821f51fca45dff2b54408eea8d9808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78a3e3e788d63d5fc33acf94ebc6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2d0af59060a2b2d29f9b433740e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6dead5f7999f60e71d4f6e75d9f5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdba432348b9d674f3e3035eaa3942412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d8951dd6868e629946af964d044e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b29afed9866919e68759b0abfe1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b48f4cbae173444e1c4d453d5ee5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04242e07b7c2af02110fc8e54d525a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3ff58f444b0ce5d4271d38a5b7b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c1aa2ea26c40edd42a0f97014b5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32414751cb09796a020fff04d98a14d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f38a59a2768b34bdf6408fc0ae7e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2edc2dc29b21d3afcd9ab405a93b6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfbeae9c9d1eeeb1896376bdf540c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00498561046d642d132159063164ec923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e4531545626c3689b3db0e8d2f13c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792f99f38919af23e1444fb1b3d204825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bac8d6429ce6d3841fd4084fb3649526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a4618efb440bd2181e5dee05a7ff927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba25dbab1afd6476a91fc30be2dbc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a270cf2c63363d3f711c48766619a0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e929776bd308ec1046f450af2ef2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258b083d8c7e4c9d1a1c4749d64b7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba40a09ce67afae2221acc112e2b9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02e4cd3a0752ba6194d378b20f4aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55c3f3ac7b87f642a515255d7e97ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d2430928a543cc25f1c59269d87335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841941dfc38e31c66b6e6340617e4e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e3a05b93e968610b17c4a483cbe137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46cc581fef6344bfe87b2a50a6e3b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f141251097d214c854c141a390fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8797b21484086249ee92fe661a841140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526779b1587a9c91f3c3283cc9fd22d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf41e56b019fbdcd0831b27ca8515e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9083959a0a9935d7b9ffadc04617843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567941bb3f1d1e39b7ca831c6b73de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6cc790da459707fce298101c9d79a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894874737b5435a604aa675eded03946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eabea2b18fc9aeb3215b649f4efdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654489fbc7a618f87f181e6a4ae8f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845922200bd633ecfcbaf97a664ed3a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92a6453609220fd386b58a033ae8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfde3b9b387f5030e8149ecc960fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb914ead22455e172b330f8e8ef19bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e72a9f6b5d3caf69be94ab2e4f4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1632259f2359594af5739d8e68d99d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfbee5fc8bd264ad6aaaa31c5b433055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b57082e3dc7c0bd93678849d3838d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa8bb13ba041d2a00a584369c31efe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ded53f5c65037556bf2458e74d60658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0d9e3f242fff23f4bce5566e5e1d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef371842bb18283a613764902d7437fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7e36125ac44d3dd40702d9217516661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd58ff9e00fe00574f0011e80d0e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e125d755899cff99b74a9728564ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b48ef0cfb827345e8d903e5f656e0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0007dd62bee1300b7044e064cc00a5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509196a67b88cea93d07c9504ecc6bf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda4e9859ce25d7f70b80941a5a6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9f4a7e5be1ed9ee47e89c2f41bdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d08b40606da02a61958694af71cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb49d56286191d673ddcab8db19d5e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411339428079150b99393f4235ab6da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf00d9efab74d679bbd68727c8d96ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57203046bfaac48f43b5694155875173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19411b6ec9481160c9f200d7c3bb43974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92d2e2d9dab507ac0e01767933977875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e5d1aff2faa97aa979203071205976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75382132a4379b278865a711cf1be93e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f165e75ad3e86ab6d4dc6698069cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca8480e04a9ab33d2720dbf0ce2bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96baab5de4edadb98d8c5e69172d7d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b4992c745165481fdb731781520681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846ad377e132ffa34920ff1afd3571082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b2891da03820517275b2994a02b7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dfd12d48ddd0a91007225a567de9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b90bb1b8811571ed949868fa3e7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114352958a01b05d6db7a86cbc246cf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933935cd979df8f88204e3c1f1c75e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bc56d78a45f27331627551f07b15088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88fd2718bccacca3867499e446c27489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773cce1c78e26cd4a22d77fc49a49ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693042783cf00e32335564e0a01dff2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab306f3441565c6e9770032c19786492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3488efd977b9606806610f36140f1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc5305f3609c376276743aeee8e8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f1fe845a4425cef5e2898550ddb8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee156c15cbedaba176e919e7c34bf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6333a2609cbc6eacf19935e764a2a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72e74293820bb0aede3a3fcc8d9b2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d687bb0e8e479afe065da2cdde7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300dd3816cab6ea3289b606a073a61a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395fe13910dc126f4f6ade672a794e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af9b726fae8538c2ddc8e8b989e60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5150fac9af41e9bb404252f3b15b11d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabddc8dcc7dd7196a8f2ecb7a308e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc79df2c965c19f520d5d999660e35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea691fe4c686e262a70195062cdad6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f38228c6175038c911e5479500099107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a98a7cfa661ed64ed71902e883644a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d36ec8ebdeb58ad3d7a37f21a26cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc93a19e79c0ba8bcc4f2a81c2c8e78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682094263de8631a49dc17021d639d41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb48122cf02e4c20c29168d54d0ee6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c6eaa129c7021536fc556d68591b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17092fc58d32c8f061602c87419acd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ba179b765ab61135405ef3545627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad156a2b2e254fa883f7be8dac96a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff73b2b6c6dfadd6d01f113fb65b97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509cf36544f83a28ab53a2a53302b53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf77ae1091c9432d96295945c7ec533119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5d8a17caa7b7eadf0c435f9f6f06f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2120be3549a3b0bc1a0180b32fa46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512e7fe067ed5fc2bb3a54790747a8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765515551f706bd75a43d37574047d65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c1f131a9a7d8389aeeb6da4983865124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4d2e8cb009ef3af052c5a4dcdf984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e44d052c76519d7c08016bf633ff4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f355ddc193fe9fc739d43d65b8ba0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89baad627a35ff6914d53362f9f7c7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b023566f0fe2fb52f11a316b4f0b11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c7d3720878c612b2b9e1ddbca3c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79e9d94a2a06a5688af5aa2c2b7716131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd31ac2f20f099e672cc0152e4fe6a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92ff824082c9a2e0a205aa3fc28d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089e8bda50df93a937f6c860639e0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe620cb1042de42eee3ba6594bed722135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d3b608dc567eaa97d6cfdd2aa9dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b89455424ef0004037d6b07b33ebf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f4dd1dbf0c2ca5c276f10cac4e2a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bbf026602f87621d596d2c345444d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776951360262bdf925053bdbdfe1d2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e54f0e18775a4410d88a1d9bfa99b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e9a71c8479b4b8dc468d29d3a94f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84b7f3ea42cff4c1dfbf5c4a8aa519143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d91de911cb7676c47689dc0f01fb10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a9f69055a669514d48799e13ef79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3026da5cb218eca9c3b5fbc8acba5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c729e1fd7b2f68d303899784399c2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad495dedbd4981cc8db763074e78b43d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8c3345f8321c19f3c134049b1fd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174d40e9b7acda63a2cff196b1b259150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b99fb9beb58c2d270ec893a0a854b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97e884fd5d2cd6f55de981c81f3616152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4dc6f6b3b54f569166040fb4c79d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba58e67812477070d63cfdf47cc28e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15b6baf4a08a32cf4cad9e49c16e4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45f815e2b1d0d32b96f19578f6c0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be59105787e42e387c8f279aaa8a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f80d995d9ffdc229054d9f07b9ad5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d3684728588aadd75bef8f9e83563159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147959e86c7a9475a018e02615ec47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c014ea099f4dbdab8bb3a4405f1fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d059106405f46ba7afe800ac30caaf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f969f6f833feadada58d26ed1cd353b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e09dbed1023ccf3c4d593b6ea4c40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4d5e63b0b117391a415d17ef4d68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2430a797da038a0d9466266fdc5b8b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a81fef02116a4066cbb102b58edff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e8a6e6c81b45e5438e336072a00f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e3ef3db98d439fb55f19b8b5e3a93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62d4107ce0a3f5135c93af1817511d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c8772fa2ea9d3a8fab8eef35da198171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61790505483c32c07ac112fa028ecb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516ae6fc4a2e40202c6a31d988cc93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d853b5bdcb32eb884d1584d18e6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ca8fe05989c9dbf572888df04f69b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f1f2503ea6b2e02b170ef1627d7b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aebab88a5be01bd8935c938c334e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ec44edb7633ca3b71d3cc3904993178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29249abf6a4f42fa297ffcf2f4897a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd370e8a9deea725eecd3c4ced17d94f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e505764934dd3bdada7386b0ade0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a2375e2cbc6aee546b320ebaa10d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a611f378f01fa96e562ec144ab9e32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b8151170ce3866149ec60c0fb5747184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97078d07a9107388e88d9b6ec1a42f26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be6641029c374a0ab78f3240668c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771b7a447ae1ebef91d7707079a86e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69d866a15dbd8e94202d0b5d92894188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc697753bdc3e2c7468b51ad04675832189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2918c149d45ff6a30c00cf8012fb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645e36e34fb1c4f69a286cd4dff689191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd7baa0ab22ba6565e04db517d27d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2aa7b3acd35ad6e306d4b14745d61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43747d88902aedc118c4aedfa417a65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb30e4d5816ada459cfafeb9d4ebfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86944fc560d91c3f768f60a37349b76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c3cfbec21a2aecefe4c62366b5e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feabf0b142892da6d9c2e1606f6153198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360132cf0728096ababe0c56b2a1d67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d31870b81a86d661bf8c90fa6d4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c172953702ed10de2a1036ca07e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574637c36b437018f22269827bdf7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29338524138d76f6737f4feac2576203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc359cf54c29ee7881535ff1f025b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c147d3a73e1c737b5b9a978ac883205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1816beab287f77d5425d572cfa8857206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1b905a0a13093b8ba7fed9a0f3175207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96706a2cff801d7db1a86a28db184208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab1fbf4507c769782c44f77a5ba0cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d73d599fa6feac68f53fce7d78af32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3705bca390aa4a92a4b7c813390d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442b88031cd11ea3e2e412bef949cad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19360c99b9ba60046e662d1237be42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe862ce39816fd894024eb7ebc609e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f47b91d383523fb8bba863c5d44f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f41e53c088c637aab5635fc0510f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2df78d8e8cd10ad9850d4db48df1e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e75d3d24d445081388c836ca6c80c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5ee26916bad03a17e166e6aad2b4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5edcf8122028f5d9e2cf38c8f6381220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75ff77fad77c27f817c22406d68be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd964f90236483dd444ea7dc111e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a782da5ec2c5d0cf6d191a7a6f46bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9761f8f6224391dad93e09aca6934224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74f64bcda24999d6f536382c6ab2d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721d31c9c0258d06fa113118444d1b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce337060ce56c08bf759320976ca70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562f2dbb12ee90ce3ffda15cf63631e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb867fdc89d9df1e03b61472e9807229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3623275c8ae697d40b4c00cf15045230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2533c9c3870dc3cd6f71adc60f684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df554b48393a40528d36b5bafcad4655232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e35ac0b69068b0951277a852a85f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88662a3de8550bc86ccb19edc0bffaa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68f0bb2eaf93e6ff8e7efbe8ef0c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798464e9d16b5cef5565ec04069cc90b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a8164701c2c8076272fddfe6f776f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a24c2b4a3799ea52eb2c791e5ee4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607bb6cbe70d11fb3501eb2725d027239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf133eb41a5686ee15dbd5bb02cbf1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c43fc812d09c96d10773e8ccaae7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a1327bcf256d43198e8f5541cab05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed2a9875123c1b2431b0e272698604243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453b9112a4c218965bdd068e8923a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979698e52bd4b8e9dab24fdec51e8fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71465524149133487da624a2edd3b66f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695cd47f4277eff7dba063765787913247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9bed3d15e9b61f3da0517eab78be8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bbf6c5c8201920fafdfd3032dd164249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5cace9fabb34353aecb3541d66b84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63067ab830ee5267661b9124c200105251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4fd77bf11e2596c96e5ecd353f22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58679d50c8c5585d6ec414ec1d854527253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec589f55f91c4e039393ecbadc7eba16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3da9022a18867946b827a867e4ce2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949bb2d4e527565b9f4dc4779d1d64b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be8d8a02d88454d1ab3038d6fee6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d7a621f1d6a3bbc4636e07509a111258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d02faa5fcf7ec1b7bdf675e578020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d4eaa38c9cc72118c66a7e4ecf2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88c34914536576e43ee619a742869261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d6281bcc10d2d24b7c5c3c4cc9113262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02d7c4406589bd528c6680ae164ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2067789675cfbd4a949a817fab87f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc79b9d7cd22e8fbd6b14bfe9f667265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d7f65816391e80f847cc802e90e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e95e1653c2ef3cae1aa513c0ae70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1479d594932cf83884c381e85ee555268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a15ff83a1f8e00b2821dcdb7e33c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07514374365f00b4e3790c3d9220b9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7122daae6798bdd9393bb706647093c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b461dd247211caf2f13d9ad9e364c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547453ddcdd8a04221ba39d11fbf216273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcdbf88cc021ac9126a14d9efcfbfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e610a56da3b886bbbece89d5fba3f48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dbc2c694cddd7daf9f7ba560864bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190be7aad5ce4b0df614e3a588b1bfaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69127165fc3922faeac5434c02f68ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa57bc5fd1e527a602f70e6dc704fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69c08565ddfe70c6f5d3d792aff6bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96e50642823e7a150bd33b2f8f8e18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff1f2c983ff41d4224b7611d0cb5c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d770ae15ddc5a8aed00fd7b128fc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9219303f99beb6cf47c30be92cf0ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa16d752f22809ebf1a33b12b7b81bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930066501449c7493a2daec0ee512172286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3823140029d46e032965fcfea7ebfc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722d96339672cc8ce381f79e1f30796288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8339ed3a2ab4090404b62d25aa3609b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47c6276434803ea24d89202f68d09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47753b43a0c1d02def8d4133f27b0937291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439fb8cda4ecb0fedef571bfebd804292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb1d6d747d6561cabb61e9b53c4c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25b7fe6160f8bae7ce7a3828a28481294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5398553021d4f589bc7b9e26beb2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022faa0e97563fc491079791d6bb685c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd3fb4f1e9270059eee6b72a2bc2a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b103cf84b371c077e22979bcb464bfc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838165ebb7624bb2a4eb39ffcf8591af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544262e175287573d28927ef8ca0fda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec35e190e2233aed13b5e174022a69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eca05008d2622df140ad05e2ede6e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bae549cf4edae5502fdf0525ad894303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359fab6e68c05664f9861b782d89f2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e43be34bff47f9295570561a5c47d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8519f7ceb56b55e630750d9324e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd0076fa462bbfcdbb1ed5b9077c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb923aa7bd4aa668571483c00d5fb49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d63e875d0df746ea9126520b915c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d30e28aa36df910e8e7fb662535911310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3ad9d763aa9d46d848c685e164d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6629e434f88b96c600bf1d69ca8c39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581f9541babd5a6f883ca17a1edeb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddf82766b4abe92005b2198e5433a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc6349d07f75928064ffc87ab235a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506d964fd10ef415ddce73df38dc99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb7185ec3b2b334720adfd41a52bed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041179b3b07a1cfcb5ef51358a0721b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf335efdb7e786bb2c5843ab435ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b03aaa6e5bc7e5b3b9004db49ec0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed943557bb71523c67581ba1a5a6ba11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39137a3b11cc9d01b712f4be1731634f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b4d4f19067f1a727a65b6a5320381323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ede77fe1a2a53784f06bb0e1be21c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b62cee5e31754979677a93cfa755c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5b11540fbb889eaf3aa66521c13bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d4df3b6f2bd0243ecf99f21b9aef2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b46576c731cf93cc170bce384803328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b005f22e232be86fa9abf26fdf5fc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4749d57857185d89b0fa87bfd2511330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee21b6a79351a6e04f6d4523efeb80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c604629ed313d3be650bd1ac0cbbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dcec2ca10b5bbffb753a8e940bca0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750197145a54ba3a7da94fe63a52efb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc777b180c5b434ac1b56ec8ea4af55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d2cffeeb6c80671f431bd07e37fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef6ad30923a358f520bc4fd818083337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2867a7cfb61c154b45e7079662bf60d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f3ae6aaabe5e35863f4754170b7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dd1e92ed1365ec33339490586da8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce570b21df937bf0c29a6b104fadaa4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b8dfc3ebfff6d7cea720ffed857a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0c3a545a808aeeb658114dc9ba1ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c80b001203d297d27551e3db016c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895eaff4edb7528c21736aa4426de8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e2747dbc08fd065afaa020a7bebc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7fd8fa8dda7ff2fd0d6586f63f21a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded1f85a0c01419b795539b1132a189348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d08b38219f5fee1e405e9413fa84e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec4465ef97df6149ef71057b5dbd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09612f5445f320aa5745b866fe2038351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd42eb882b9764ec3caa9dfdbf527352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b159d9f690c0b44f5de50b9988bde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ff3c98f248ed358515e207f776d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5fe622a0c68b712842cfce0febb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd88cc98f302fcbddd6762fff8a9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45ff5f2eeff275764fb7059628adde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a098848e98c81f91da9a730cc5002358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c25e8cef8fcbfc4ad7b02154ce551359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93b6993b034cfc6aa99ca672b7a58b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c17ca7477b57ce485d66bcf8281ed1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcb40458e4536a531ccabaafa23890362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe516ff65855359e400b3a37e5d7f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd014ebdb812b679795283ef5f3eb1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83463ea616c7e0ea75d920b64ff1bb10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1cb43e1fb7e3d76ad21d5765dd22f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c02d0e48b6b76c1c052e8463e8d78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba33d77cb2bf0cdd37709def807ad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46385d7f02f171c4ed95e3b88e4a0816369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccbc5122260e16677fe816632e66d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4172a1a181216ac024be7456fdbca1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58b0725a67314a0390c9089d8a6894372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f08c10e65a355a12ddb70903057c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58ef3c84d03db37face42bc88560c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ea22dddeaf98345d8fc355d8706b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273fcd0790cbbdf8612c557e5e5c28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c2be2e952df0d7cde550066e4d35c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fab65eb7870ffedb3bb181ca6929f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fed67c430e2ffb2dfab2bf36d3e10c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f1257b5d93ffd6843b5b0c646156380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d2df4a54722de5426153f1d4467ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06781640d8b9a71fbb7003108d434c59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb8526bff617c66ba22f7c31deae74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277750b231d86732af011cbfeedba12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c628bae32d8b3fa4da3998078cb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c77e78534a2c90cb2a17163f2a522386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b402e2d33b754271bebffca64f322387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffe4e59bc07113fe13561322f4c55e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d76405ea597f4f068277dc6d6085389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54c85f3978e1b9febd17d86fbd27c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ded0a140ee6293adb33e977b38e9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b192fa8bb3a6252b056b95c0fdc514f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ca36470ce5f6126857866802449cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913466ca4fb5cf9bae7331bd4a6da23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae59fd7c36c0bdde9aed5fd30d8674395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec619da4d042de7e133763fc63cede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5dee033f4f6de2767e50fe4d2dcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5468ecfab631847b6c5e83b63dc5939398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c557f922c58a23ee2f38059493fa93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8c00d18dc7fb63a26bc975922b90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c771641e8b335cd2c918fe034d322401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c004bfbf67475f5ddd39e2f79cc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f543498ff5ec4a24408db6be3d3106403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefb01fed5dea3da8a0b791736c811c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d2531ad08f45d8a68eec437377c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e4aa37e041b6d26658d01bb00029406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca23a77d161f1f358e09f879e49f41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91215fceb7be3acfa27b9f6fb7d79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1824450698067b9bd73e3b926eaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b956b40ce908fb737d1c0b3a15e383410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a54f337679cd6e8f8532f891a1587411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c4f2c9c166c61e632a064b213194d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacc26932aa969b9871b6c5d043fc3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496f813da548e25d1f729d2e8a34c51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c75c54c08ed3008e335d4750183e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aebaa3bc3c9c1b1211d77e9463830416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead90cf1f36b7811b95d86210ffe1d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78351e629ba630391c2d57aedf3bf5c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4e608644ac2cf39c294a22f3e1911419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c7627bcf38098a83dff0bdf0fa5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40c04c1f545f9c7bdc46d8b06fde1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc0ac8e168b47c81eb41091accfe97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1a3d71c3b88223affa6c1b63f508b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79455b9aa7880659df183e5482414d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68bd9b9f467e69b4512a6c101b7049425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bc4165e96e7511f49e4842981ee4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31709b8575dfe6efe2c75ec341e69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd95bff5c3caa1ad1601fc873f64b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3d3ab588c20870b1cf8097edd30c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609c7192cc6ab159e44336cbbf9a1e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe4f217b45fe3f6e5f98f9488bbe0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac39eacfebe197f81733e595ef61a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ca517d6775d6f1fcaf6c088024e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93b581cd1dab6c44f068651f8687f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d69d0271f8b2b4184260ce88c5cb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae837b30f3a874cb114bb76bc596592436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790c46a93bded9c9fa07bd8a208e85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288261e6ddc3b6ccd47163beb9329468438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa41dee6be422298d4c5373906ef19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2278dae8e3ed382d79f10315bb07e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df58ee937f15df77f21ac2c52714724441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144779dd6cf9400f62406b06aca81b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1be05c9a9362135af3d4d38a00a9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab98635e26ada2439044941d9886c74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b94b2ebea4b918b8a3bbf4b0f1c4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e46980a70aebffeb6e7d0c75e099c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ffdcc528e8d18ea724f7c592c9434447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd6f93d9b325c46a27de08e453e88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5cbabbb4b533bf1773f3a5735d967449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70994690037245eab372a9c4c9290ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2d2566df932227e61505f71a4665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6748b39f7a3628f31a4befffa2f3cec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0217610d1f10bd13ebe54edc76eb428453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91aaedb9ad58d7f1b11df8653f0fdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a81a2555ccac95727b429d8e7843455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61a486b44f2b17431d23bada175e4e456.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5bd500271ebea2a8b35bc3dfe53231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7206536cc25136a7309edd21a0e0bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866084c69cda8586db8dc9db4528c4f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aef7f6a037e71fc9f1896966423914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b480b1c267e8fae296f5f417f0477f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe7d4022c8a247cedd54f530b2b4e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e95c504ddfed9ca5b1368d9833a9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb00d0c35d6e9a36ea857a6fd8d3518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c819d0af892889741b2063e942b7e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcbc2bc4cabed5e14f6ab463bf935410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53363cb161178889cd1afdbdacb1ff2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d3fe33835c589ce34909b2159a30d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bae7b95c58210d3bcc3833e13154913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1327d611f95c45c88e07acdff93686d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff77c209fa9882a08c746c92bdcba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39fb19bf5ce6573009af692cdd41516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588386f2b0f127fcac75f1b9e7082ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d15a4ae15ca56a901d05f8015e17c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc1862512127850f4007d6f68bbe0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c96cb994825898159bcc52e43fdab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81b6a838d743476b123c1bcc1305821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b36a8d8a0e7b9490e9398c853722222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcce8dc8a8d2e46eacd57f7cd31223b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca53b289d026388df69ed07ad612624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b097ec59c8fb71d97a78da53e1698325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c5b7f111fba1e00b10a2c8edfd1e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59969b9210316e2ad3742d84e1b09727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99b85d95fa7748dcce5ea1b52759ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8cf277fb5747ab3d0060e7b0f54b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df4bc4b1c827a8452a65967d03bdec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272732aa1dc0ee59585d5781a5a32ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe369fbe51019e96908d14db6a18f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0631d1d41ab120832b2f744f02d254e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3676667788cbe4f7db409d7a6127d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c200fcbcd0a76ffef5e771f495c0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84e3ffc2f90996dd68de966217932536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29383934988b63801f250ad6bb5af4c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b194218bdccc7023586131cc8f04ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386d7006f04605816a52e1d1b53e9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f087c8c703b23585c37975226bd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f29a336ba250cd5c19730f72535bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff945d63266a54c4640464d2a739342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d47ae3fa10970b63298c61f81646f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593e64bb616769257cee39c03d904d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1f5ddb3d4f17014ec06739a62427445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044baafd3680ff94e8f74849b2dc16146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4126f21b36f17fb74796989121dc5a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37dfe49b9b8fa42a23048ff8e6015948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904debe1d6b0658cac65f510cfbbb3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef83e464de29474c88689a9ae126de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360fc667fce380f1db824287a947be651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dfabf9191911e209bd3ea5917ac4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4816a85df9667d1085b527a192d256053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de244bbdc417a7b67bac0b3e0af7f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7aa9f1fe382d880d3f04a396470355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b39e11b2c71f17570f560f31496fc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfa65763e79fec2de0ceabfa2f39ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43508511c975095c9f1279835e60d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763431887b98f6a53ce3af51983694859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42055d58b7cb301ca8cdf066057dfa960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644efb806e417fd4d1464262e68d18a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573efab63ea5ce14bba93775fad0c2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eee9f522360f2c996cdd47dd14c2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf62c21d1ef90567d09a2e0325b0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a10c35621c5c65f82860b99a5f17f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0da5aa12612e20d8cce4b7420624c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7694582f1c86a281f6d6b5a984e78967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82500c15baa52b7f1d25763709da249468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731ab65a78b00008a7ecfa44c8468fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e2a15c662b31ce684639c6ffdb50b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068fe7b5aef65c5303f77b586f18a7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7a3153f1fcba56d2c6e0045d4756672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150fbb38fec1402d74f1e2cee037b2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf0a72ea02eaf0ed82b5b4ba1813c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10cf80e60c3b54c41ca5d803c811175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a44e0bb30a6b995e9e7773b4ae930776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5fb623a99c856881c4a3b2186663777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ff8837a1c9aa3722b4de709e936778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29ac7bd71190f9b33d81741f341b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbec78a77b4af24e122cf496adfd1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be6cd65b36b3167b6ae8cc0cc1b2b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0a65e965692ec3fbfd345a57dfee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d73302af3a53afc34a12fb7634e22d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85f269515260b5a5561d16d26cf4cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c78655e11e7887549b406d5f0464185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e7e03879b799d453be8194568ac8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a027a8ffec90239c8f35e328fb421e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbfd81d28003521a5c8b1150aba8fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c278785dd84feb19b64a6dee3dc06c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687822c2eb7f51dd493560a8b7ec5c6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e749ab204ac172a3ac0af6f070ea3fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b525f0d7945378e1dfe99720e35390f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8ff11a41c8053d23faaca2d3a8ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748969734e58a238dfbc7fba2edd7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7989e4872c63a486535b36019df1ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0f9caa665f012ffeb50dbee498bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311b97f3e97a5bc3a73fba386a2f1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22903382739526cb5b83be2669698bfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da571315a26cb097a509d2d38aecd7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582905b578f0ff4052d2c99603fff20d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78d8a1dd4949e33f3041500ab6b694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8a4726851ee2c8e329c4a5f5dda39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fdc9734d6bff4111c5debc091815b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e45293ecfa4a9002f6bcc14bd9cb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a30b26f8a4a13590d9c9a51527eea4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e2dffd8b794ebdd355c86397ee1dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb5a6c22bb98fe2b91d79ec502d14a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd98a04199b434cdc59bece46b2a2b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b712476f0f7e0a43bed30e63e3daf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846971a48de725ddf3c4a80133fb522e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b9f4a83d6c977a684ae5c318dbd0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5896ebfa6c06bfcabc629490575f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de640305a318d23ed75f249c2ced9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd04465315c53fed66000907b19de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4229e18291b0d738f4f11bda2be396115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc8413341039118fe50c006f481d2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed52e67f8cc2f238d2661d600f585a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401fc0b4ad5c2e41d59ebb5433b7407118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c2b28163454b9b2e607d10abb6ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931984b3bb0df6cfd09054c116f1e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019271dc4c7707dea1c017909585b1c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fee17dd687e76ec00de93451297c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13bbbef3d55e9b50f310e9673df342123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecb6f7c551992231d661f447e1711a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f6c8dacf43ef8bc07c168907f9bc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014641b8ad7febf15b5cab0b5b88e49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5734bac2c63a5302e2b05e52159b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e115164b69b40f4b1ab138d7f9646d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eecb78f44dd4bc7d566ccef84c42d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a67c365722d61f97e3ab677bd7e44a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d069d13a1faa56c72d17dabf3591a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60677e20952e2befdde33b25c49685132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9843be9de7fcd18ab2e1176387c3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd73bda3a2f2c295ca9e1898a5c43e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e81f2e82ece7f7b786f5d23dfa41a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a10c0477fed81483501d6a29d4edd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085d3e6f1733f6bedbe7b3eaa7fcf8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be835486889c80b7a82af6a76e503657138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69276d56c4781a1863365e2e7d52ddf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1650ab322ecc4d17ab10abce827905140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9bdcab5cf08bce4813b3d2eae32ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45926292c06afafb666f7c5190f10bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8ba880f8d81cd961de5bd46dd7459143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e742b2da439e5da801030ffec57dc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e898e464a39492fca8aa30c9c8c1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fcbf7805c7c79ad93f56770acb878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6cd6688ae5978668ff93dce8a82f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c131df19da004b851f7d29eabd23b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e29f3e08f9dbe8339f368e240ba4fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286606b5b83e11cb6e05cf53fbf1ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c202edfa851beaf6548526458521151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400cb60eed3561546b5ba23b40b67eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d74b1274df003eba5f44cf7d46423153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61d77b180d1faf52aa83d3bb9659ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbef98b389a5c2ea7f379547fabb928155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca3e41f172537743cb6401ebb145d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019481f82eaeecb56dcf00c0ba61dc45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48527740a6b0a7ee90c098787abb5e52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ef5f09bd829f720dd0b886ae46c81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cdce5892ffedeeea7f137ab241cf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f11d54ae1d0aeb55a902742120470161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358f678a81696634921bb7c392c7e6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703dd0036c17bc44cd23e9620501350163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538160673dc4d285166381be79d714b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8641f020bec2e95d4cd9fa0df3984165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ace22cbfef5e16e3a48b413a14c84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b2c32062034923fe552008b1863d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f786c9b6c4a4e923efdffc40d0d35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda99371adb56630a6aae3967c2363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762fd82d8e0bec1e9568196810e003170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cfbfbf2f17ad96bbb7b490084a78c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ec87fb67d0da158508e43896ab3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538c0f36f9ff82e88020d37e0f90321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d3346814ad08f3a6c8c32eda431bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f418bfef9f5a8f7d43dc9adaaa8460175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c8fe571c9b0bb85028f68bf766ea5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78275b9b8fd2469ed4cb3dcb7c33d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de008ca22c458d73e55a5ffbba20f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e181e9a7d2dfea94cf09b033e69a3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82236a9d6073cf6dbf8d72204a08e82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e3241165c209c07b34cc34492ed49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a970f73f9446252a661fd13cfdde0fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421800695e691c9cbc33f461efc792183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e992c652b91f5a1b1a5f5eb3cbb09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f05645ea56a2ea13f372fd4571511185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbba6c15086d13f22401abe9802692186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e80e538a28e49f81ae37ffcdffb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dad1925ebaf0722093f3e7cf09587e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b6e7f74547427116d7b1786b0f7e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367484d5cecd5e0894b03e337281913190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9375edaa442ec8971ddfd0285e353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fcc6006b390f40e091fd9691fa121192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbaf98cae3c8fc36249b88c40e9a4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63689106ca2c96f1281e671ae0e6c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89650b5813d793b60cae1c34a1f51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd10f6985e96c4310ab00807aec9698196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb42508f910cd1a7201495d82e3566197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2465bfe295bec23410db2690257a6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d49f883acb0a7af057bd4d7393f44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05afaefabd149e4a798d6002f88dbf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7a1a30fdf48b748283ba0939dee86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31997764777f74efea6006469cdb0de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e412ce2efa1757de6c9bab24df70e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489511ad26d9c49c2cb2b373521c31c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b31ca233fedf86bab7e2bed5cac3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f471086fd623e343f15e6b6f50dfba4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57b5ac55c12ab5158d1570191b6ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc79df44df81c4ff0ec14abb93d81c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd2c911459d3dbceb382db64c4b219209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e2813d5cfdb41f933da2984a7f35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1234583ca16bf2a25ac48dbe14b928c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e986751d105c80c45ec80ec922f8e06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a926f75a8891445a4bd279ab810b1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba045e38a947055510f72f9b522d010e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457e7f976e7e0f6fe91ce88ad7bc232215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81629a6bddca0fa1b03c049489c041216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ade96e8d2c8c3d460111f92ddada9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd44f51ce4a4601ce113f97b55094ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ba921032f77f7025e39d441a587b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890515b6d4fd1976f1970ac98b5c3c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb22c69d8b9e345fd69b798df3687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139de9387182a688daaa6888fecd2e24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26c931914d8a51cd1b4a37f83a840f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8af0511a1736a3da9524530086e9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3e86355c9370e4b0972bf82413c8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc3af4c8734262a3c7533a6035b77e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2612e3dc0e2772f612b302f127bf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d27385df8a5eba60ea2ad622a2dcb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da9d7f39b26ab4765267b80c489882229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0371895240fa1159dc75b3cf4ce104d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5a5f861ae9823f10693138d769a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abddd0eb828e5fb70a7104af68f1e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed206eb2e34ef457a6e988313a1bc3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed96ebb8aa9f9971237d64d4476d067234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a19be74e3a5bfb0009bafa9ebfda0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f2a191f0d400a8fca7b7176cf433236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6f7c56e8e7781b05be8a4458daddf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593e64d023227a9ec587d1c7e23dd62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b0f9a156c58caee7e6898d5378ab8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8bdcc78ab884e643470a07d664d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded370bdad677ca0e4322b8c8f064663241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1109133c1664b6264434fe44abfe64a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef857f3e219be9a8409d5dc84e2b379243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545a2265ec89c775b3f75227299ac89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0000cb0271b0263fe564fbf6710032b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763dd8d4af2820abdc634296db360fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2e9e26b06f6099ef59bf0e6faa87f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f95846bf5eec8a38526da8b5b73a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae75b2062addc442f0286fe22f6be1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc501049fd721cae86bac337378616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b1c449f83eeaa08a6f95034884ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4768ec5821eda02374523630296482252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b8c2446d5dded8a782293f4db260b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c041215eef2202bbe24f6717d7fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66283c307b1f3ae9926b374302dcd0e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7c572e095e41570bad0a4c7921306256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b893e1ea9a457d4fef07247e3f4b8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431759ded785b6c459518a71ec7ff532258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84053144f7f671845b3de040086985259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef2d02341c1d4b9a4e31e39fcad97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373020971598eb2387873bf1932b0e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f939d1dd460257565d14567c0bddc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60f7947a97bb9863c8ac32a2a509e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29769a16c21af4d89b95f34802de9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4668e83cfa09f791137c5413e269f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba7d49728fb8bb9200b7608cc2b388266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102a50b247577b27a8399031bba44f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6ca121403e7872ffe1b34e6dde74c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda4e0381bdbce2db3c61e7143ab3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174199c7607aa9384738f2d5d1eb926270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaaa69f9073e0e31e038fa76fa3ae5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4666147c4c35597cd6fb3a9017d2da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85f8afcbe9c85377673c2b16665cf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d1739a6519f3a8bf4b452dbb0d31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48f30badb478c5986fb76bd05d653275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db9316ad99d454f5fe957417203b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3ed99870f16483b0be53105ed9094277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f8b1db9312c65491590cc024a753278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d357433ea6829cd2a133885d1e3e87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3342c7262970420e57d282f74f50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b9cdfab3d221830573e456bc22b28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f60e94cd748f96988e4cc506ecdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb23b5641b814b7b68f12854c2c9f41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde389c3b54efef2a04a0c836cb78d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0c951a621fb1d687a48e698e218f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9473e336d9a7b9dda48ee0eccc0e5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd030a66192e4194af3a5edc872dec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e00971bf65bb9d1f7c0f6b234d088288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451cedfee41f46e1e2561639ac1f7b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769d9586c0788989debae70a1a9e20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b181d2490e9ce7fcb9cc98597a10a43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81391aecf15e4261be11691c8526f4e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035f29634d7fc91048496b0b2ab4d00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70f8a7034f77533a12e6c917b60b2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707827d79cc6a52309d866489e2096295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f453335dc59b0fece156e35aa836b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996917da4d4d02c0741acdc3b2f986297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224615c3939da93032268966de4ff750298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300591249da2c9296081ec6bfe6323e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea693897a5e68ea5be34c001b02b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4ec8553fa7e854e5893803432c027301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0647acf6089f12250b0b8f060668ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104a5eb4b805317cfcff8185443dc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e144568da751639efc0ca858a5fecd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a6039ceee8625ca2af8de9217461305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f5bc35bd752ebf469e06803c49d60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1c9cc21b38c1accd93790c54549d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77261ccb61bda625ee480bfa4ffa25f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07b418280debbaccab82e17ebbf04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0fbdc1ae6bc6c6b29ef890a371562310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c032da9a59978186b546c48e84deb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d8f8d52ba09652199c806abe591e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ddb6994da7d0927d17dafd9f3532e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596da259a7933082d3446c7cf574c868314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce78fc1633985e7f8bee443a845b882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cf2907b511ffdf89afef554647a28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ac166ddb8f69ac57ed96f5ff63515317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adde9009d0967ce5ad4f5b8f2d62e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4bb2bbee4c988e7437cfd3a59de1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b50384f8e9a61ee61e4aa69232485d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eebd38bbea63465d4cc7b9daaac510321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87621347e645b78c60a54decacda673322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e055657c6ff6292b87f3cc41e0264323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3481733e27f2322b41a4b6f14ef83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74543ff1b95723f724e56c80420120c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fa8c74f6c78f2372c5f9e319c8d34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52ba1a0c1bfa96bf2a87480cf7932327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708a772c1e6cb2c38a394040cb114de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580491f291d03396c72839460e1d9623329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ccba16456c175b4635c9972454eb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc9b126a0c88cd49d938d431bd2593331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a502cc6b942c7c185f8743465b94ce3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f5cdd22af0f68b95f731654420d16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b683e373d037a668a6e92c5f3819334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f801596ee41228f46e1779ddf8448335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185beb41148453df5496a2969f74d5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d4bdd14497557e473ff506860482337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70b88132c469323c78ba17f3da1910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f00496bb6ff263093025aab9ef9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487bf203d0d778b6ea4446ecf26d227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d91f0aff0a9704d975217d8841f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f7d1363a4b87e9dad459682bc450e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17e68ac69d0e28131b0117b90ceb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c2f5e1865d787ff873678b393bd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc2e5e2471114da99ad0548713e47c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a12356eb5e86d6993a6862103f49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437f8f6c18d1590224835e8b2617843347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72243cb7804ac92368cc0a0189e5373a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df5bf7941e737ca59d919906aeefa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eacc3be560727906800ee5cb19608350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6030cd09314ac394d6960741829e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b2967cfb574e764d379c7029957a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329440d333d331bdc69e940ed7f0364353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe44ff67923ab476fa249b71b05b2d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f59713b9704b2d094ba6e77fba3320355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aab1e598e0414feda2c502eceaa71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4c7f21ce15140143d9cc652759e34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b750472204d3061d222d171eff6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd207791e4c312c1aefa73955934b03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670dda5d7332e975e7859d1d4a87be7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e64c5b80e7f187e361b9959a8d39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef729e1d5e091670f55ceb506f862362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21edcd91d81669345a294887dc8d008363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53b4863b8874b39c23859248254554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b69336dccee30b7e1888d461d194a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6a4c2c1bf4445174e8cb0e868d8cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a2ccb50d52d617de5fc7f297b136367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619534dfc8306b8da2178a5704d439368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca493ccc6fba780fc5372c8d1b951369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e79b9718c1527be271b6ac7b386b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b764047f389c8bbdc533d6a7f2aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced17a848fca2550184dd66976bd0693372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567a39aca6715cf33092b42357c82f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cc3e4f542b3d4ee985e2b991b6f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66c63958dbb87cc89ea6e0317edd9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7a16661039ebf71e15ebda4f230da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1765705f31af28c1bcfd26c73b8f4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735892757a33a12c4e58315920d6c83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b71809e9a515799b501796825a1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31730da9fcfcf441de5bdba9a1ac370380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780d067db11d4f3745d5bd6f12c3afd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff891806ae041efe4b5585d80745adc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702aefd66c37e8c1edafb0a127bee20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c28e3815d59c706b21e78bd7dfe9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d6f02ee0cb26f6767fd426243dd59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57487f927afc824625dee7c9a8a4615386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4346927f16a4c8eb9d552a330f643387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1da3a6cc5f7901f871f50d1b55e2ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890dbeab662d3cf523edaa14c5d7c2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f8cab02f12d41dfa9dc8de75b714390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa6f10f0992ac9b38410552f60b43e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c40fb753d407e61d1061869d2651b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784045f9c1a65e5d144df0d0e96f11a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fd9e668aae9dd99a551f7c8c751d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086640532f90f6b07aecb2ea33b17e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1e73379242bb92115b2e4ca5d1e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc03c3d3bd09fea89ff2cea97fb38b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a3a1590a07e296f72866c2dfd16a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e6568513f9a850aad38795c0b0972399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ab00da66906bf0347c74839a940f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8bc6708916485a6fbf974cdf2b69c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cc07a05ef1f577ac52d9dd511bf4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4505047a77644a9965f1e092cfcc9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e318623cad575d89cd8c1e0a51da4a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ddaaaedfcaeec7c45589c56211748405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26b497810e0125b3dab24e59a1f36d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa2a36ff51bfafb0b0391def25425407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104618462941c4bc61734bf576690b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543036045e6950316fdf24671a64eb72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e59d73493171cf9dfdcbbb8f19a1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf41848b8e3efe8010ea81b989db1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bc6cf00d1055e57dd1d82193e349412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370448d9760eae06fad8a833e72ef0d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80854cd181aaf7868cda5962e275d523414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb7bf5dd59d3ed955fa8967f8bd8aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0877b2272fbc6beb9bd01948ac89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399417103ce264d1d40704a121146e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52511978d5b51280f4fab89a5ada048418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b90a8698618b5f62e47b868ae7c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe36a8207219a45704db760a5bdc64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae46573ac12504b55086ba73382a505421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db735cf9b2623e5f8266c8af3a8999422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7b28e8a30fde2c6ffab6e2359a8ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18664839d6413934c0aee7933bc404a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020036c6508203d947a7f255536052d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97a471318c1f5009e16e3d2f99fdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5c3bed0f11e8491abda8b9b095d34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da561aeeac1e11446549ec617db39ca4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799a92a74b27079aeed0d11f4102a73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce06fd96db38368f2a1d2ecbbeece5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659940cb265ae27286cd1e03245810431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05464e4afe67c45549943b7b5d1a8f13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d8354b1e61c36eb6d4e6ddad8a9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100495a38f63c2591946d162809eed6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b463d6d59df5cad4e9a264cbc9adc1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b059eec5f7ee449730061bb865152436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151267c066ab10e6ab738a48bea152f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a1a3f830efe95bc2577492d74fa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a9a4f3b7160ae896b01cddde3c55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a127afb5e8783c01264c1c86dfbfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822cacda8fca7fd8bfe90947bbefe57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b7926add2e72c732a5fdb4c7d9815442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ff695aaec2bfb6d445b4ce1d07333443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce1335a3096a64cf9853e4a77ea03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3d0683987bb0a6a6e5d7e236550c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c1cc0d65ece0403b421b8a97e5011446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54ab481ef5a2f3230ade327970d073447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3fc593c33b02470736499ccfd1c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ea58fc518c0b6acfcbb7892c8941449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2793d4d24a330d48ef833774b07a58b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6e59afdab715457da52c09c94fa99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddaa38a2d86cd0a572a0ce3cece4f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef6ed65435192249496ffe700771f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850602cbf1426ef61d68f7e05e824fa0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10551449674e458482f252591ea8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc46cb1df2057f1fddd6004c412e4456.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>