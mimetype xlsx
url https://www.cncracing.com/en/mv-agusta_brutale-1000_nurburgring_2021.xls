--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -2668,51 +2668,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef25c7a28857b071ad3925dc4f9323e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100483b57f35afd53899c7a254107192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f671a6623ecfa9a76d4d5da676f8a6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89214a122ff7fe9b7e394778b33440094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bbd4b25168824efa16ff2f7bb975e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697ff829339f61f3a3b63941f0170fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbcaedf48eebf1dcdc97786188c5fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436754945bb54dad9a466c5cac85e81a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e7a553b95fd8d07687fd2f1642279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db23b76b41cc2c859e0885b2cad1aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73203c64447eb4ca3ab4d582b319606011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb4ccf7ee943a242ddebafa4e05ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bccccdf78118bad94f2a0bbccba5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab8b3b8e0e1737fe7bf40aaedda7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8523a19c9965677c18c32a4fcbf5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a47ff7465177ab525b663874360a3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb047ced9c365823ddb501686b2b9b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048cbc8cb1fb1e93d7ad83d01c76f7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc52a8a4d0568a87af4466581ead61d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174547c954fd0470248b09a365d4eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df8cf4790aa42104e4f584f78290421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2755d4005d7692dad3c3d7f74d624c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eff633175f145c656ed950136310b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d13c846d38529ff537b68cbc3a0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e9b715af199352053efe89e497fe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791ebf25f56a5ebcacc88375906dc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01304a267088d30dea816d35d52bfc1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62231fbf6c0628c6e9f7df1cd3a277628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d372acd14eaecf27bdaefca0ba76b4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d48b8cdb2ec22e24b91cbde0245c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ebf728214d727d546e12b66f3b8e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8472c42764fc4408a22729c17cd11e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09e100c4167641e6858aef808a11433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92c1bace9991c347cec43c33e8af234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d5231188d6668f74390c0131c75e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceebd1fb1969a3ac37dc0a3fa399e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f809478e2ed68929f90de9fb5e344237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c838867ccc1894b475e899ab692b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53790836a4617a04ce758384e96f1fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f00054c94f5c13136e52868d89dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709550219d0eb1985f224e59d124c0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0628e9a9872562a94965398aa45b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d950b47aa971bf71016e47e363e60943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5f2b944b7458f31344f0f01ec9b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531395ded3aafa86f2ddac189e2ac51c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950474df2a271695fbd81e550be71fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1cd4c36a594298e34488012e27bd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c843584ae45c1656dabc43660f26c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54ca3f48b6397ab4b2c701486777f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d43c3e0705ff4bc2da78c3fd113050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceceb084dbfc1b73e982ae66a7beb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6db56f3fa31942542f76293188af152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f86df3bb18fcf95fb57d89e49b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a596f824f528868c565292df02401554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fd87c41896319a379f28a095d59d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702cd43e8c679122bec93e36508d2a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded36fb6f61c61b2082d7b42f66c1ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e32a728dee2051c0a9febe9b17326658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3b04040b0ae0e78e939e9ad0a15d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8783b0a324725fe14aff534949774f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04732abeac9a6f782b779376fec23661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d150816cabaf65743a4fe2b9d70c0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd94c5f700b9a4420e423d31387e83263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d799f80244dd1ea3bd0e32db5c3f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58bff65f23a75ad9d960b7827627b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af38a0e954a5f313a1366925529874b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581920ba305c752c5ecc2e5e3ae44e5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5ec0fdf902d8b87685a51123a13af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5355bf35117343f9f58e84eb433d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27963b1bc33d5dd0b37c35d7413904d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c4ace11a3228918484a798afa10671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b3b29acbd6684824e8e30f53a7f7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca457e7466000e289c1bf1566f829173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7ba9b928341676c1eccf0dad3988c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4626e356577cbf37815dc5a8975f6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd10618852bb1cfc26760c9c03206a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3d625cec01885fb11a8025e326d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee18225ae069842bdad790d45bd3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411aa59610d21b6f29830fb5b5b056b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dfd8487b889c69952e1251a5c1a7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42732b58398d621e71f922171a6a2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fd2d3ac7b3a3c079977071bf0de5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7ac73a14bb34d274870da18ed5da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d632fd8e672941bd77ba50c4b3c1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce429c0728914bc3e548f0286efd7b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f174bdcc81a0787f1ee49392b2c1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328ff8f3a84d79032ba21d5d6e840287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f163daa1df2b78c339affd93f57288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5806c3833987aaba76fb068f7122489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d50038eb18546e57e70ea4ebd2be590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca833fe09ee5cbdc4fb040b269ef3cbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed8f019fef9de1bbcee8b165f479f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39876211f665337ed71a188a6c4dca2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdbd89855f1c8aad9d0239cf5ce66094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c2e616536fa7961f245daa38289695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13185a4eb6c2ac274f01fae9976424db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2645e027ee64ba51ed6722b8dfe9bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd277fb41c991d243ea91b68b800cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200a2758eacc8144e1503fb3faa0de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e75334c558f94c9b42c7355c2e23d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b819314e844e124b5b2b995956c3f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b8dcbee9e20a2db2dc95bbc406ff5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0d75efedbeaafbbfe5cfc8aaa0ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c1726e82f13cede821358d786a76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ac08cc513deac85a945e3cc2ecc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69356a6ba76cf6ed5d7e0cbbeac76138106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfcff75369d870c25ac6d9c04f0add107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6d27b8f8959eaeb324bcdff0f3158108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c805d3fa3bdc3a408b1e5bf94b81a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f38914acf41e0d92e12e06c29bcd68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d8a01135c3f2850eeca06d753c25f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189c6560344d8d5f238340df8f721f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b252e614d18a5f14ddbc13ba442d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1135a7b7d80f845c9c897f203d0e8e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e1cf4a40cafd818a393a728659c21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210da6f7db42ecb2de6c1b9407577ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d8f81a749b3f77adf20c235334927117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a1e37782ba38e75b1e2cc0150f6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7364d7a9626791168368df421b4383119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b55fed720accab3e82b94a21d167120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8b1af8d636618e1fe9a3ceb576642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63b1ad253a2e3dac4612fcb04fdc80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da03ac720b4812b476752821484fc54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854917934a2ddcc8576dc4358cfb88c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e923656ac9c7c8a2a59ca32306fa49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb532de38042ffd6811eaaf11786f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d558112d01aefbe816538cec9126f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86c531534e5c8e373a2ee59686dab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108e0cd3478ecdd23ed1a8f87960434129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ac29fde73126224ab03fc7dc63be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2466fca7e58c9af41f2f0b679868bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df660ac384018c7aac2a13d32e3804fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9401f3fd88ac8442b3a593ed0b0148e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0bc96ebaae3581f9f3e82b324f1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc518975410981d8b6b2399d9d0e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb2c01c8b1f0deb8bd4e36cc5bfba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd876e98bb5338d0d0fbf4ae5d1876137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973dc0dd7cccde2a932c9ed11395118138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a5327484b8ff4c919d3a11b26ba1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a837a113777c4122e0cffc1705a1fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72951ce48a9d228addbf82da7fb9056d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0035e563414d082a9a46c8cb55f747142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9bb1b21b2e9942e2fcead13ecac9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406243a7dff446da13521825061634e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f4a40d7af1b7431c27b85a016158f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b607f05b5e546e4cb0dfa3d4bf03d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6735f32793c490067bfd8969a383f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad58f52d67d4519769889ac982e86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55bcb6a8a540f83143be4c42398a7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884fe7e5674f748dc339301e03426c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740528971276eea4736de8cf9be7ec1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80bab43d0d03deed219744693350c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701504464f0ad6fe32ccd455b3e184153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202714bc425e5ffab9ec73b817a7a45d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b44916a8e7f7cbb17aa61f4bbd1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd78a8008fe45015e18fdfed32f346156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf7e7a27a906d41cdb0d1273f09a4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19af14e059010253d5d4009c93ee3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085790067ca30794a6b19332a09560fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace8ffaf48f8fe9e15c88a88c548623160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c9896fed10aa5ad853e16b1ee38ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab2e9238847f89cb7170f9d01f0998162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf0121da99b2d546b9444177f4f204163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13f48a7caceb66434be6a73f5c3fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab6b9c751abb4075ae84090d95e282165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bc5b095951b28d10dc1d6eb938a53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f7709a5660da0e2ecd540d7bbb98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe611b11f692980e8450d5dbd6facb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad856e496cbc4f85983d7e2068380169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7e1b5e93140be127eb4cde15ef873170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0b45f85250d1e5665064db62b77d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf15391f80ef9389deaff8ed4040f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d6ecaf55a548c7cc846607ec84c8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eae2ac29e434ac98affb86e553ce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e17486b46750b52635a6d332bc84a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bfa84cbb77c4cf66dcba965f77f3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f50e47ae4518300b8c3cbd090dd91e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdab5f3955073252f02c083076e09d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d32db66a3e5ed1415a8607648177a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce83d329a754b42e7a381a244e2723180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be30278daae297c47f606fd487789181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc3bdef7aea3ce9a32c00ec8433fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac262ef89d5081493d308ce41f2900e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b46af45bccc866a7b3290885a2595184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399ce0370aa18adff0f57695197661185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ace0bda1174088879ed808a99bff73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe2acc6c007bfc4fbbb66d7efeeb5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcffc3d456794d3957bead604b7b68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6ea60a3a56ea5a430d842523f3be9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26832b55ebce069d0cc515a638ea0e5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd401f110c72d78ab36edf9e24cc8aaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29aa80324dfca27fcc68e6187c3bfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35537dbb770aade15b559390707f8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd823d0ea5fb6cddf8cb0cb507fb24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce41319323e10ad3c9329ae80ab2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb7894241fa13f9d974d8ef89c4b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cf4da0355dccaa6c3306bf2b1891b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1cbf878d1f9f3c296cf6927f5253198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18492ccc8e4962f95a8dcab79c330bd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35271d61283a0486218227b5404c7d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b843ce2f611d94c167a5095197b184201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8247f577afb77ffe95415701e9ac84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9f3cf9438c49d6008086b5bd7daf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f50e759410ca8e0a2715b0f4e0c985204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d948bfdbadca8d03208615c8424e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda333609bdb16a6b3d1f057396bd0b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae40848568486afde6b31dc70438e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7965c28deda7774a7c2181bd4cf37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc077b2638fc9a504f2c2301df5d19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8970fe461063cdb092dad7880171b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60a4d2a4d5acebd38579684fc731f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d082096e2a4dd0549445894abc462212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63852a70e5c8953716a3b749fe526515213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fe2fc0699b72bc06326a1405c3d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2042b0f158c943791ae0f3df8f4da29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b4526f58fe9738d4b07f589a88b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24dbd7b8118cdbad42589230b6959a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377d5dae2b2518ea69aff9b9fc05afc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdeba99549fb1c19036fdf31363533219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2cea647675bc852a90316149ae12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962afc5066da5188a3cca23f3a6e9a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024501055342eab6cb70188fa2066e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c9b4d5e447da4886e91dc7f1e7baa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17a8be755c401941c0f108a3e1f35e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a81585f53e476572fc38904fd23ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2033d641b14c0e1e5bc096a0554cc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114c933e907cc9cb4d516fa1f99483227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998567dc9d49ec0993be8917c41c9d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a001ec5fe73b681fe689589f194df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b15e187ffb688e40bb244f6e7ddc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8627da8307b14906a14b28cca266c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8888d7d2efa5e37154ff2bd9dd0105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca82f2ebb06a2ca466ea98d0cb90ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a1548893a4cc990e203682c013ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60919fb0306429493a4e730c95f4efa9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb116c9b143363a29c6e32d6d59a1ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6780177d79e070961bd73c762acb9c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696921cf9b760fc91982d4ada55dfd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb78b5fdaab870091cef4310303a882239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc555f0185a3fd170fdfa16075d6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b246fcf96c0e471abadec0ff2f5deb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8ac9a75b0e943d5f4f951f8a8ca32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603065df152629fe01e750eb587fdd8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02fb4675e65d59fd98a26ed3b121d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f729c9caf0a23d4eb7bcc9c6aa3633245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc925acf304f5d8d61737857b5d6ecf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad89a46e6505ff240b144da400b962247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaaebe8139a6fc718e6646b18d4ee0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31482ce67703a9ab5ebd746e0b4ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe06fba48d2c42017b92d7058d787250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121525fdba102c8974bce20037a7653251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e55c548150808794587f8190f688d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa83a482d86c9d2adfb91fa5d419c7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d607227a924f042a9be6f6ef4a61260254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610dfdc481bfd80e49c29e0b9eeca45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cabd3282f0f21af70f6679c2635d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87614b6026308ebcc3e74c696ac358e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06865112d32b33d44d1bcab5e70837ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ac3f70f966460eb2bc99d17cc80a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36aa7dcb36c74e244e3803c87987a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf4f4f0bd963ae6b6251d8f5f97c90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2fa71de876cb46a7f0cc5ddbc48b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0987b45a272485dcf89b7187f0e17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7da3229276dbc2cbe3d271f618d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddcf6e9d5520069d2e13221fffad08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fe87721ef1d9d9472832199bcc898266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e203f559a6f02021431fd4c6ff445d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace87542a49cb76bc7dfe6f28d91f85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e10e87d308a465a536e121b2a6005269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e1f71bf83634649ee79aa49037c28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34830ab64dbf7a8d4308a3597ba1e870271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3478f9d30af3ec837ab4100adace7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a8ac359fa5b116e0e4e9c2cdc40ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7b3270b0c7b9ee9d9432e71c6522274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224f1fbe7f5cb513f1055000759d11e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceb40d188bd1eb7ad41a45e254d709276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892bfa7746096a4cc6d206f9b2f0b2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d85a7087dd665c5aac64e5f8cebfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed3773b7f64dcffd2fab43ef62d764279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae7b9b4c232862e5403ece7f02e61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeed9dec215345e947ddca301b6c53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23146a521b8e995962b81698a04d32d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2cd79d4afc959d253ec627121b5a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b17160b8f23eab36a8a00a90107e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942e021170cd6ef369e42fe526cbfd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637daa377e54a78e94a2c9488807996a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402bd4a08b1b19430e26e00952de4a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bda4c86fca715e0217b43b990a6e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494717e7d13a4b126c589912fbc62ca4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200c1d59381d55424d67e3c26b2b048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb0783678cd70fc22cdc244e9ec94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360681c76d5eb488f6df350f2b3cd80b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec2b8feef5fd50b13f96c21eebac67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666781426641a6d33dd00eb56c1ff6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555abd25d00c8bc975c32c9f8ed34c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ae4f9a1c13537b5cd7713492df3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a023676eb6ffb50ceba012336c4a1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c55e6b0185e7595b2ac7ba15c535ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243befa85551e052d116895aa51afe0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d6bd506f02f0586394e67f4479ae1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc2944ad7c820c50e4c3f1bdeef1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d8f9adde5ffab814093880493e064302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220999a7e95a8f60bc16b5a0aec0b82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f00e673d754c54179a963969d49c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b5f6578cf057ab3e5ce5aa6cd63b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a90aefa22ee1c6944af50ccd0687c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75af124b5086de974b1ac0663b88e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23411dcdd25eb0f3a4a09937cdd19a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a74a55b5767cf53edcd50c4353dab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76083bd45cbf1a785f10d54155394e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4021a670aae2628ebbb146569f375311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251599b13814f2757d725f38e6f5e9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6d0d4c743a56fcc7131d5956f53f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48620567f2c9178c227d0e043223372b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700d0fdc1d3e808d7c0f0299615ed0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb887338b548cf2057d5a8f31dacc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ff9159f2ec9bca02cd6932c87873d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4afcd136ecedcbe62ba27cb2753c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226597052acde37060424ed548f2c82d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edebc3d954958057df632d9bbe4295320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531355b1c4cf124a37b7cd6b228ec34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7e80dae15b2da1b759bef65d29ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16786b28e2acac3d0ff22a55875592323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba692e760ee960cdacd3f31eb7683c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a08ce5982b894cb5788af934f80af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e1c4394c82bbf84ee565d5ae5ccd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb8be0295b9229ce9dcf9c95cee1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4af9d33ea08b4dc4827df94338786328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7009b1d88d2b9386b423988f5f0bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f95e7a2d09bf7e7c9c5b959a0d054330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c3df6449c0f5bdc6b7ea6fe3065bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d1fa4ea26a7d40581fa33e7151282332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6e7e32c5dffae92553757878e187a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964845d8cede2d23cfd3fddcb2ead592334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a399d1ed4c808ef937bb894e82dc760335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35dab8903f916fdd5a0405fbf2fd3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e7f7c7b71fa4e095bc2ac82535a3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092c34e642ba09d8e6afcdd4780b7bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe0a348c9650156448fc530c56c0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0dd0aa9669847c6a413ada8ec344f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059938c5f8e680cd0472ea202a9be8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8bfa7f0ac98996ffd99ef28909e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14036cd14dc1f9cb8dcbe451c8de0d26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24847da513eed086c9c635377cdf004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9341282068a526bcbaf8318432c6cd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e5feef7e78659d5807df6483d099346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915674d740aa4fdb77c9328bf3a8dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a5656b44acb8f0e8875fc08a5a7a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6e57330ea17fe6bb6e6ee0e00ca6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4af6c5433b3de2efc5fa4628ca963d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c314573547fe088202e187748b8081f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ebe60158313f98eb9e40e23f642f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644cbf940dcfef704d692af3a1baa30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46418742450a0b61fa886d2a917638354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba379d6b386d43960440223d3f14bea4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5a25536d7957e33fe6912b8643225356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a11ffe29c4c0241ea8bd39ceef5b2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1375cb7d508b662b21ca84fedcb9db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc349968f8ba3b5897f2deccc8e3e5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8127d015fd0115720f1d3ff738eaba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b06a6c9d537f172c130a0d0dd5c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c129ee9cd4601f29819e8878fa9335362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc58800645cad815732916f75ce74c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184de8018735b99a69b8482776d1dbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30070cb73f3d04ecb92ebae36e53adb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d92776bec2486c49bcfba68fcf547e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5b3469651dc3a32fa73dbdf826ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1312ab7b5a1b8c2ad94ee45fc20fc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc2f118108a6e59843f4deb55aa29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce352aadf648792c139aa016f92c987f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e51584d4db7e0c0b04368e1b00c60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a6f9354410bad16096e23303044f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309679714f9fa4c7cf3ec9a6394605c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f73db76f0880cb749b5b141a9d16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24acc9cd854d4605da4c97463387d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f93d05cd85674796b673a18115ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952fed717e32a10095f67fe91fd3fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768775098c628a0d828bd9f18441b3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d87ce45b6379795b40e4d3b04c6ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0ab5ee437061077c2b8c154a56b13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625582a627763958858003a3282ab5ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689085dc49a5b3b4f0bdf3ae2f9a763c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505bcea8490c50b62252f9e8f128641383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c9ef346c8d3d8190bef8f2324c32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f37091887d6f66a8f1114becee2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155be62b07c556ca9ee686b8a9f9e98b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca168f6fc1608a6acc906f6e784b1674387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da568fae749db9d2f5249d5b173f24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bba9c303cb35fa180fdbb1692568f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db291942939338a9fb8bd92dfc7568a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae9ef2b790633f4697fbe3ec45ee4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e166653f55d5e4cc2534bbcf4108738392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee59601ee5d361ffed001b47f5f99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ba0e3ed963f3aed49960ef1083c14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484f39e2ba8542965c710e7702a7ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed3ea3c3f670160f00b39d89d2fd21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600d114ce1fb74b21c11ce4c006a526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e50f2977152a2b9e9bffc16d62f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4da9c2b81494ce303beae28897fa60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee3f900566ff01f2bb5df00af4a51f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c589716411f03dc63388b109b80b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110c854471a8f594436d582fafcb7d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e46520672d00ab0ecace4e818f81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4454926e72adbcd411af556f56f0f4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687912419912d7c7c196126fa19912e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487086aa6e925261ce5c02bb9f35d41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d5cb8769458a5c485825f456eea9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e9886bf2c6f007ed970963339cf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe845c1faf6fa61645ee325e034b77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010ce0b38cde64f131ecb75236654e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be955e4a2c8be5274d2bb44f24384411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f58b803cbe93afa151cf898c204880412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6aa998f5dda5779f4a64a07eadab7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bdea0c1b951c24e1e5657b30f07c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68972d0957d3f4817de60e4d0adb40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755e5fe1ddc4cd0de7ce04d2d0a31c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f6d454ca7d901702f17a27f282374417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaff321d9b5aaf01a3c9634b06281c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ce2202f0e74062bffe0daff32fdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba8fd72774061a91b565686e572ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffca46f4566ce6e68e648941855816421.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c07846b51e4156306ce08c14d110ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ae48067025b98fd4cbd8573ac6df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64d2493b1711e503b4dab9d6bbba73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c217d1c83fae427471434301131c2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fb39ec744f8773040165c1df98a9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561884b0eedfdb34338d2f35064441c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68366e1658fb2e027547b23879de6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd322a657e379119ef7706086a6e96088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b24bfa7e0e516a5bfbc73be9ecdca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4ecb773ec1a7e65641a25dcd65b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62531c13dcb8b7229409da3c9a84335511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a393a6b20b9492051be04e9f3e9b3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff98d2d16580ee582502708ab6f6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1eed43548919552ead1f1d788797d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb3f75768eae68ec93a8fae8114c7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811af1306e84ad85e4239faccbafb9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad86fb5ffcba710b43bf06fce7c86017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96eec4aff30b851d704c6ef55d2e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da3bc06dd54a470678be36f373281119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d478650e4e054ae1a6264ef6f219920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9837a48c5adc8712ecaddac8737de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa6ab44cc5b0036d7a1e49eddec2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5cf16367dcdf3d9f4947366490cc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a50f5f3af54636fe5ec5cfde6a639c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5693eee6af772161e2c7622f1224025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1c1f57b90b228ff9985650740c2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25562be03c31e129643ed06aec5dc47227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0e506bb88b67ebe5ab01b7b4e298728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79d2e4aeec2afd8eb768c71465982f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b79b072c135dad9eee8d5c9e8fed330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3f98b122154f9daea8d280846f8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3790f2caf4639d62d519c397ceec0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d39b9518cf314dbb0c8feeef33cde533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1766960b0e4f23425e1fc72cd21f1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac30ba0095dcdee2a78a8b4323b4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb649529d0801bec727e1a94561f767d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7d21c6c3018f12d65a4471f73f9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8547858ee37a5347feba8d310ba0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf5044d048155eb772500d3fce40e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009268c5641e1c20be5ab51e76807e7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e5c574967ec4b376c012362b699141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e8c0b8e0151e280c31e4596e5a56242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92993400d941cc5bf3a6a95965d4991443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bae7575f79d28ec873beadac1d86644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edcb42502f47be5c80e70cc556ac7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447626be653fb9e5a7604370edb4da246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41939764d953a8264ecd6f259450802747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39529ee91c58260c57c38dd0f0914e6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e02fc72cbdefd3f90a93c5e62a06a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95caecc1ee7aee221dc483302fef43550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f18f3e1bedb7cf455d4fd2bae3c23151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa940c0ffd2cd1463dfc554ebba10a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75ee96cd21397b3825dc8af2641f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9514ca41dc41ec6ef37e437b83ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc954e4dc2315cd073b5a51110089255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18683515f666c003d8139a8853cd7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fcd8d90c443a50ad3d0b3a0a61c7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b22c34cf86aca83e52d699bab1bee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22041c410f53fec81e7efb50666e70059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374936c97b8561fee4e0a2853baae7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de58598e538d290037bf5f6ad2538e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ea1a63576561c7a117609df0f922362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4555173ac189fc5aa941017e59dbf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebd2660da68bc6ad7351f5b11a89c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f14c4e9e277ec916a474cab8bcd7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147aa9bf4a0bc901f01560b58b1179066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c9d3b8b09bd92884d44a60a49bc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162aa54e8a39f5620689e00a2bb7eb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd68faf56f0051ae7ec484bad06e6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3ef74150e95ae3b5faf30fb1e05b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bdfb00259a881a47e6bf5a22fd76371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa40462234a5c5471f7e66f865480c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d974196afb9f35e7c94e9300155973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995367eebe885dd884afd71807c78c1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd21b56f5976b9eeef8fd5ae0866a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f8a4247d11ab2167b90bbe9cc110a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9123210d7b32cabd5807a97842af777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c0b1800410ff0908de546912b907f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd4e8273a0898635ad412c1caf0b7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9389d1d94ca55f74d1f5fc0a3d1d8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e049275d9c918ec70154224519f7d8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaca144584f433fe6789d01db5a50382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f005c8a58d68346cefb3142530326e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b6604bcce1883cf23b2be71925fbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2fb9585468c167c26df214e2fad685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e66d8a2bef63d3e129eeb03cae18c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc86b1b306e3932f959115490f528f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f47b8b1b29c338782fae650db77a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af907ec9c087a66b9263ba1b68a777bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed642835f16867b5f4ad354534979e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487c7128085f1f82bdc10d5e4ff5f4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188d3d6af6241c7abec7c8a6a46efb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d238b01e768a8a9fc08099be50f2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c91aaf8cab38b47b746528d4f40194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a465e250f687fbf59f24c13e127b48795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166932d398f4d6a2f8c0e30f8684d42096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e8effe8f7939fce8104fcebbc90f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430e02629ac029abcaa5d26226ed90d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d723ae4b4a02002c5cb3018843a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd1e101c73a77f4d6a2b9490393a18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4d9b3d347afce587f8e3977421c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead74b03b40ba75223be39caecb09a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22999cf71698c12bb7a4f690ceb6930103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a996602086eae641b00fc794eff6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dafb9ac52e87c55a955ba91ab5e474105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09384e797542cfaf06c33eaedb8faa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9a8fd2116ce2a8c62127769268dae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809af1af8b7ed8a3875d11d64ee6c8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4098e35829bdcfe49c6d7087efaea1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f959863956192b7985d3db33b5f99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743703c8e7cb4124f98b56bee30f16f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7597ffe802b77c1a43fbfab0c62781112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3450ee3e31495781603e01dbc18a89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2a0635ee6c2fa244c5e7a236c6887114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bcf572b6e8a1163f711b421912297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469354966938ba8917fad7548d6cfb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29581a0d293dddd41427aceef32f79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb070c3b145914590a5a77eb06c3a7d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2d575ce617ccddaa96edcf2597bbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906dc429a82a98e63260f1dc6f9715120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a1cfcb575d7ea95f0944663205ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a25ef1aee1bc8a7115018f1e8207bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9479b8f683338e63b663a1287baf6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5960cdc5b2d89553593c34fc9854696124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2291c18e805789d761c18ce6c51008125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf63228944cab4970f68c189cc7d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7297f2e4765d8b931c8a817c05b42b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4cf0da90b452ff576a8bc17b4295c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca976247e763f2af5770a8e8db19f50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa920272a06c6eb3c476a49e3cb9c35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6b284e75e65c622f60329059dff17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac84789c8ac4d0a703f9a5aeb5d321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0f9bab5912bb7f251eae15ffcb44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac26be782762089e0b0e0e5acf90ae3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b6a67d613d5ba31222dd9f12e450c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304031571059387e6ea7f6fbfa125edd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c1fcd9bca2bd4cd283fb4e56631e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7538741885486616e5a7c8f6339927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5284302d795e535279d1fa8260ae8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ff7c038d3a02f0d69f192e6a33d00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc746e62a0ad4f87e138fecc656dc619141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81c08459b2329296755fcc6437d9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317f30766a4cf47c4cb448999dae4ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e885728896a239498694bfd105f4bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62521ce376835ff5dfe45e9cbf08d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800814b1fd6a722af9ef46e01869ad5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a055ddb3059fa96cfe25a81438953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b82f5a6f1c93b3a81dace037f38a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582844cf6511f10a51ab16730c0af2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686a9e22af96bd07607f42a5dbe0f3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb02ca8361737457c72443c4502f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ac700e992289438bee9aec343b5ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85dcbc601b31092620ec678944f42e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb39336eaff62f4c89fdf8978d791b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7777c73a16ef5603768fa6cc0ca5102155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298490bca270d2559f8d0504b3db86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca643905192b58ceac2c7e0950219157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e6fa92a656f3442c71b0bad51846f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42085f2a2ba12b020802b3122535755c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d75a4df4495e3d4625be605e4772160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1eb7047de0968780cde0ce45a3a52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7959bf5cd3a43f95519997ef0ba8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eca8e1884bc1632bbe3271dfb1533163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850ac7a371de974fd62c17f37adfd05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e218173e45f12aa9887cb216a08ba7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599972b8ec0cb4a7cbf90a4f5b7e4a00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd402644ed86cea7cb5804e375e83cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e709ee6848769b7b048f031717c5ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5143a7439aa8dfdd5c063257d06d22d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5907c7b1287fe9cdd527a3c67ccd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63805fd2135297039d38246542a8309171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87085ac78a1f83852743ac6fa339ab6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08564eb4e3abe5e9fb8daa9dfdddae6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50cbd6a24180172d9740ea96393f8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a78aeec36f11271827a085ee560f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241447f3bc2bc4a639963cdb28fdd1ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d23cd3cbff2d037a74e3da7fabd06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e3be0171f3687cab67ff7a0d98ffc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c82b244c5a2d117f4e41ca08aaaec2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50bfe13d3d9fb5cd4c360fbab08a4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6819119996ab2f3fe5475caa01ca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac174a147c7b6db87389a908cc8cc72c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4cf0afb66f4ddb2d6a38aa0f9b26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210358e374216f16abb6f721435f9dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cccd296c0e93bd97b01180b1f351a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393704318cf90ba4475b85b62381dad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94754eedb40109594c590f804b0a7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37787a66b9124129dff18fbe6ef95d19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a1a5f6ea95c0bf241c8992304d2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b284e32d6954970b5dca6811a5f0835190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652357a93f2271bdd720e921eda701191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f17fee7bb1e97cfc95703b9d4e357192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b6135d89b59104a95e3b0ac3eb212193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dfd5ee1c2bc057e6b875d101182e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2724a0531c8e89803bcd4982ef2f6e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fd582174e1c83f9db1dd39075422c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afd07c0bede28c7125027015e73c1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cdbc8b52f1892cb6310d957b78420198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e248b227f4e03be6672bca654a4c22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974aad12c242cfed178d92bd1be972f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e6d3e0302cd9c681cf9d9848f3fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79363abf8053d459068a984f7d40c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777add40609b4c77c3418ea54482f95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e919cad687d4b92cdd715779f8287d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644883f63ea02b44ecf9cbb288c66dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165159a13063399b2ec8bb5d8acdd54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae75d5fc3657fce3b2c7a75b73d22a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fa05ca221ab8f8f4238a1f31a122d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494eb2e1f3bd7ec8e27011da27ce7d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aa559c941e4a4f9a1078387d9fa45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dbf4ad5359a8303e19aa43c95ed7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29df9fcc475f3409678089b08f4afc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b60ef0d76c48895feba186401aa4fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69ed17fdcbd6c543ee96ce35f278e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca728e54c47cd6bfce03d0e4340b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319fd287223eb0b537c2103608f0e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2371c339a12c52621a6aa2a46eb214217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc38ac29fee95b6a07a8aed6d9d2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235725b7a48d0243f23b1304f544d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d2e8f9ea717b75167c50180b81087220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c4028500f5ea8d09bfbb2add1294e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95f64010f49a4a06829360474f084222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16133747175256a3cb090d54cf9d1a64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00475def116a8566031be578ef7a2393224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04785fa8ceed9c04958146826479a65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8a65ef667f59b3a443a79560ca244226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e945340b8e220f7bdaf4b06c1ed3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742eb14fd11b32d7edbba54e523c03a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33612e3fce9a12c73181e606b00a0173229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2bebc0ab09b0627b11c219d81f0b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e8c07ab794d5d63cc49b217e1db5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f225e2638743393820083ca904687a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fd15166d519bfc5a4a19b6aae034d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faee3f16520519adc368f25d37c673234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb5fff54257d0575fb6838b3ce724e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f579fe69515c4164be9f3d95ea0c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0189af579fabddb7dba3452a3f5f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c81d79cbf7990d9bc1b547fac7e456238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd25fdb09699e2c74b9d1d3d46482c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a815174fe4e68883f043a3a65ac0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb562349560b334ca08a17496e33b76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399762b6c1fb4ee3e541a02cb3251023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86699d7140f5c1f526c33d250f218f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114312d47b3c9ce1b9d478f2ced3c3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbefc3cc2709ad64021788709eecfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b37d83d1580e1a9cd736368ddea41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96342c3693d8e0b82be8df23a95fb26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947c1216ad0728b2c3f61b12ef6eb0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f6951ed4be35a9ff8c51cb1db874249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b25a948428e7df627fa77bf44bd23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb95b7a66916e2a793ad5fe5939f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa4b1cabebf256371b1fd2faf58164252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752d5194670c1330661a7f0a8311497253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8acb24575ea557de6342766e2b42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254328ab3e10514d5e1d119a258a089a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104292e7430ce405ce2d9bf00e15dd9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9781de3f14bf7e3a23a7027964a91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd26e8d7e5bdcff56a656b3fe8542258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ebd26a1f70a4312eb8886fe59d785259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd758a45faea43e633f7039ff364ba2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b96ede2b52eddc4670851c7729c7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31277325dacd4c68901f97752bfd4789262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696fba21274d6bbe1417bfd2e636b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9db773deb20a0417a0c35a41a6f74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b78eb042fee07dcc2dde3f7f3b415265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd7860c8aff8afe64fcc17805e45a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d843d3181557498a87d708bbb82ed64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa871b2301608ebbf232e4021669b33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68977a0b049a5b9f48b43ab81a6861269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2394211e6f63b7269963399f30653270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964ecd361e8d4d4ba941fdf8dddd219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f54f59cb465fa2aa474912c214c9ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46539a563a9d87181c482db2787079273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4f95a941afa8959d1b1f5ee8166e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966c318f4db5437dfec3daab9a15143275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc02cee7391665fd925ab30dfd2b8d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25723c459a981bb7f21b551dd3e887277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ed103d627250d8646f37ba5b5707278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeee249084c4bf7d2dc7ff912c95da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9dfcb967a1296730c555ad80c3064280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e660308bf9ad998fe9768c0c9f31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e44e0813fffb8ff1c2de46cda8157282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cbd7546142ca1faa792dc81b5e4c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5a48faab37d6c08661bb37a7e272d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43a9e466b3149edfb1c2ae7e2113c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a40522a72a4514b4a9d43f6099ad4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134d86d96a2a5100a5d84d239b09409287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada3dab29fd50fa619215c7ec80fcfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a375335cc8d83eb1f113c33e753d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325b04bb2c47b12080a0504fbc4b6f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a29620ad0bc018c2798ae7a58b88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bf30736fdb50522963a1a2d620690292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e4216fd53d30159010320cedee2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560de72573e6e2b7080c479de538f34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca112de0b4e367cb554d3837277da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56d8350ba97cbeb063e9a9203aaf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bee7d818244f1e655f0ebd1a4dac2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502da62c0d7bb0b1a606054d49a922298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f242a08905eaae77d16f9811fa6ef6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9bac184028efc82b79b645bbf5cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e61b122f15d7be26d174564beb0e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2c505ee4fc80b88de1215512ea1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c973962befe44b724ba5f0ff81969fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d98b229fab830e1b2ff6498f9070f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3124f790fd8b7c5f687d9de2ebb2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8d558d175d13ce2bc99d6f3f784b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539395a312abe2860e78b3849b3191ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afbc4a0fa6537eb7a9a2c1ef0404f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d7e4fdd7e89ef61eb6cbee1a6775309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318acd457cc1983a77cb5a6e73daa258310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09b3c5ba12b994dab82de317252180311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037974f9e849675525985cc46323905312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7ae15aac35bec58ad6a9a43f3afbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d101949a88e637d2c321b653aa2ffb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe33de115cbcacedfc6fd3862909b46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8ea4ac43a11e4e279d10c381996c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0f7f33ffa7eb68204c23b900e0bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36977a18a4bc07fa64eeea1568eb01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a9295be5311ce629119c5252a8aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa38d040df2d6dcfd3d0bceb1c99d30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c782d8f224025d14b06dd9b2856f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776946f08d40231340dfe9733f60975322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ec5d94fdd65daa7b71f4e434be68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91cc228c6605944302cf52d6893e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618efea40cbd4b8a38efe61d1887b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c7bb933d1fb4eaa9f4e3c9ed9705326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f676137f147d73003354bb27d0e42b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99c2cee39f5b8428e9a1223403acd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f58c1359e1222419cdc72ccd965d5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32b5c5d06bc9d12cf8eba4c5e37bb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c462f13de0733ac2c08c87cdfd17a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d9d58ec1b2133afb39b324a78d6b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549284df6ecbe0a4e43828042a2f3871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f8c2ff736a1b025e412914c49025d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00be3ffd6812e25494e86573a5596335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604eb8a2f6365b52cbd2bcdcb3e5ad9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b11e651909d51ef60dcee90a3a2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea2a962b4d9a6289847688802b731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d6121e85656e7c8a7059a1aa87d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7333cd0cfca8c8355b73af3f1f119340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c50f1f1befd0ecbc856f21bd4e63b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab81c72568a8236dfc536c65f34be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed2dc3466fc3e06644d1a684225524343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df946b476c4b8ddb51c57f5f47971a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e5ee1a2a18287dea9c946773e254345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6816ca1e8583b9d2e7ceefad8a19b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffdf8ef39d90769c59de39f795762f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd309870481e763fc5a4e1bfa69ead348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e36ff7610c3c3ab43ab1e44dc5cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca4e2b001c4abdebb65053562e9bad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f318b4a2290bb28caba64521de13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35464f3a9703c7748ccb8bc1f62cf326352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3dd0f84581d59be7e68db295f6cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1851bca1de657e7c8528d053881e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719983922b9dba86e556635a80e2ffa9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680822d8a947e4fb4073b383af3c7d13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7d5707196a661e6e6e8bfc03bc6ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e3bf2f7e7f0b0b42773825709a11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bf8ae53c306d2a8914d8603dcc6b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89e8b932395be7d2a86a1927687def360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2403d8c622785968ce87d7d86928b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094f0a84cbb7981609b6e9633dc5e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ead8bf1d9ae41319c6cfce06a930363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb5ae6c0170c1e9dcf029e1483193f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a65b99b69b7ff863a0e2d07b358e00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dc501872e31e8fe8fa4acc06147df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da81f91ef279120d90ca89e2e70cb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84494242e31cce1abbddb2062a36c11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7359610b76a8322dbb603721bc51a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a96821d06e8475b893e250d1ee579370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b63bdaa90eb382b0492e817da007d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732629a25e992bcab1ae050cf42db51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8c16a026de3eed219a1c2806e99c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab6089da03cd4273b7c5524678b028374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d039310d6f4bb6cff8eb38776f2be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714bab035fa3699c8541a81d63bc6dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87424c3b1a53492dedc4ae0b90af30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e57ecd758910c37498456c095e8692378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b8f02a30ef1207796b8170d19714379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116a67241ac9f1127469b942574d93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485db79dece21f897c645b036600de8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493f4be090e3f3a896a32aebec182c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b117e61a55f51d02552a67042531f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d35d0f1645796fba70f812569358384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba35e10f3cfa7bd660f0f605534ef5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede437e073f6f632ca6d04f01df82cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd659a2fb28e691cc84e222d0422f02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5da15323158e382f9ae9fdc72e6dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd3e58bb53d686eafffde4eccc4ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8dcc3301ee3e5190d98f652e91ee7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a362b56c49ed6f1509bc4fabe89006391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281ae52d28f641dc133e9aa14f8220392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2452ea23daacad5be0f467e6c76cb29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013665950bc87f71a8f9a80cb2d9060394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef5920dae1086e8a90e8810c69dd1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dd6a783138ef88026465e4ef179da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e5a31b8c2e5d18f6b7b45f9309f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982744c9b40173b46fba475c35c9aca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eb30bab26efb6ebf57f01fe2b9820399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d459ed473bebd25f76a45ef45e20d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031539efaac737b0731b356969dccc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca43baa10f0c9f5816135ef79a94f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf044c0c030d2ffc88d0f9844145766b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee040ed54ced83d4d8ae81dc95029e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f3ee9c1a568ba15de995300963fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717f90421c60b32b849eb4f8fe753b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad31b208f044d15b32147a29d42501407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db8c54c07157156cb6d958cac0f1d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f17450fd0a6926a69d14f09cd8313409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98c36070fb7d5b00e1bfd188af087410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c2684ebcce8d1d18051de900d500411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f61c46ba70ac5ca0a02976ae6c9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5da9574949818da3b31cd492c0837413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38ab0a5d7f82c0ec0d5b93d2afd16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9ef8a986d330840d064eb84c97243415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f18f4814da2fc8d6b439be9f59ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49560665fc76646e159aa95c350cc14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992dba06258076c41edb6f417cf9acc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43fb0b9d6037d0217c009eaa4e9d3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799fce83079ef795051b98164f309be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d0a2cbc6946af7973370180a892e2421.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>