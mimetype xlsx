--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1189,51 +1189,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601cda209649bb0e502c7667574272e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e86763c42c997294ab4ef55f6c4652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5566463fce208f29d46b5c73b7d0f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea27b0e5a7283d92088c546e94127ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589074acb5d77b328f7872d55280d055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf45e37eb7a9cfb7051dd6c3126ffe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71687e762c7286e2aed2c84397ae3547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0e162193d1ceef5cd5c7840b5d0858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0cb4f8fbf74edc3ee73fdad5fc9f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c110b38a40b4216c367fa30c0366fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5dbd8886dbba79d7b265769fe311511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212650ea43e427c1b148dc4ec4e590012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8685f5d638f4a7ab17ee6ba7f6ca9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d1fd4b33c4b8252e247cccb0485814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d595c93d2b8fdcf84e8a7a7ddff858915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b5dbf2d807f1a1f30464f54083d7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acfd0af4bc97c36aac770acf2a5d1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654be099510722b139baf502458935218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7ce170e3c791041affc7ac2b5b96e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5093acd432cbc7f4e81d6d201460020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04802c2a87b7d26dc953f5af06567821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43a144fb2f75b69982d662811fda1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca9760c3b23c483db022376be3b0a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e146cfefad00cf3af473f4db09c67924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540164c97652324bd426589064d2d7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24229f4940cf9da8318e7aff2540fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae59833b575468a6671baf89cdafcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2227dc6fe678808c0870d168b9ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd87bcafa5249c3b2bc27b966982f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3eae8a81e239ad8c56ec23587a01f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d45f2ea140373bb2df8bb2b24cf2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccae8b50cb4cf63a65b35e6c15e6d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae889f0c582e8bce157c19fffd2fe3a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1fcad82e91037a8d4d2b22731756034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0676972df31409c23ef0e3e8733f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2a19dccc931ca14d0b9ec5440c78936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431740623163199b9fcdbbfc17c08f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1953e14bdeadbb58a6a8ba45ea5d7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc744560b44d468705813d01b21ef65239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e920e9896d2d77a71b33770278507240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979495ff65d37e68c31f453b76aae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be797c38e0518ac459148066d0dc11f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d16584bf9f6e7d6a35043fcc0bf2fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aa711ce352512d6cdeec8f14b003944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667c89871e54c2cb06d473bd66f51345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38ce47a6148acb57f99b1eccd0f3e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5ef2bcfcbb0d8e62440dc7bbd1b3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499cbbe2b0237c65fcc2ad1056548448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02675a89a2f137a3e0345d46fa8305dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b181fd65f892de4ce0b51f04f273950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9db4a818c572a84bc1257c5f47e57851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b225f1b4d331237aea9b67ee91f2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e953e8a574ae162cdce57a3c7bcace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea2a2efafd3df107f59575b796bd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1ad68a75a2cc880e59a3e7b641ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a03b8ad8c29fc97ed31a089e573a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd571bcc953c3802bd6e0e0bd0b461757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f71dafe38d400aa9919195e039d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabf0ab8ba61d3f0a1710e5b54f597e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd781ef450d44f3688e0ae41d5f866260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76416a565abff09bae955df24bcc789a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012a80dad22a0aa602fd77ff63b1e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218aa49fc57193fecbbffeb43646dee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe380446224dfbbc123e27677b223d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3980e314f9278dbf8db405ef176afaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0fb94526e917f239c9c0b7577dc2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbcb0ddcccf171a2c4a2a18e60db4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730837129b185b65582cffafade5b5e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838712bd68164ff94de38ebc05877c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b13eadcdea864204bbc240e671c28170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa7126ee01fb64f1c2271684e3ca271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843a104f0ab942182d20dac6efd2c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf82b853c7dd50f0273cd4a8dfe7ab573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7a2a09afa8f76c99b1250ad74d7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75becb026e0d09595ec85a08b76db8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d216df3a44f227e0b9142b7b5bca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31e5930831aa1598c727e64998f0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f771fac0331b2b1320b8cd318240378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df79d34bbea1c6cc744d81ae4fb0d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270bb5e080dc134366b8076dcbad2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0e26ba60969ed79a3eafdb48b605681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f97f00ebb6e2f80e1142f96a315d7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c92208b9281d17f8fe199e418a8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47e5d0285851b7a84b87d8fd678e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098205e2658eea7b8a6f316ae98434e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c899f3ab1e1d7213e55d03a7aa6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2f54dbdcc287c1005d20b0c6234987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70e8f8de0012698342cb4bc9ba2f2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a688da6d59ee856ccf5a1f006e70fbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac058030a3450896249248e5dcb733590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f34f95bf32f43eeb754f31b15f04491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184cae8ae0f6d88a25e654e0f4c3e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47941fd33b0ea811da66440b14371f4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3969963f253c47fa6a70d2d16a6504994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c080a63e9c57c97feca89b88dac20795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc5f3f7eb60721250cb32da3fb94896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d7577a2fb6b5f8ce38b1f5e27e37c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797b72c22da8a3b474051ca0ee059798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bad316da45e2e58ed7745013161e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc44081beb21580598942d7e574f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df5899a3e8ec9ed116437e02d871e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db674e87cf7d57fe1f2c586f4f58a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a37154d2def72561ded41600fcf64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e711087211d1ddbf999da7bcf037911104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f47baaf623fb61b0ccf5694f6fdd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d22f1b05719937d7a079859c24f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f861b52a8ade1d379afdf64d96f33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd2036567bc5cdeb78dd43f9957f4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1d6ebbf1130efe66e6440ee129c11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946f53edae11506596f30155e451ddc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9630087d6fcfe9120dc71b8c4c34bb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f243fbf8ae9c27ad222a54045909c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa21e8b7e84792e931ed0b821c2924113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb3c7ea365618a8fae7bcb10953a43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5e583a6a39de94113f3c596e0f7ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80a1a3b6f81a2909c26ea13f4f663c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3f30c7e9d624d1c4afba48b970954117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd5ef385b4bb326f6bfcaefc846fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d5d4c6d15cef27634763b094b436119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644fd00b66226abd0047a980a49da5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577292eaca3e02c199c1192572598a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd5eac2676b330dc56d1bfe051f05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26756dd963f24a1eac950ebedaefc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87310e934598c4f9bd4c6f91cb87a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9af8956317feaec0aa62b18dae5f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c3696977ca23f86ed7823802606e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083809f0d1952a7c58bbbbf7748ed6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59771aac83a6cdd12480f4204800b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e2dd8705e10b85493540966418e08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66175a22b3d17031aa231078e95982130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8bb6aaaf0c4411b03e8b6a600186d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18eee5030ced740960e5782e5d6c2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb27951342447f47411df6697f498133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c937cdf0dc9c57444ec0e49cc2112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74491a9ded30cb70234f4bf69f1ebc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b97f3b63bc35b7cdb450a848ba109b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce45ac9ca43b6fa6c446c0480c8aabf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4875f2f66c7a907e5eb321a86e7262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121fe6044d7c835e02e4b908a09550b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6403fb71f459f766c213a9b7c9007a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc400470d7b31bcf5dd2013e0867f35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdb1674322c9746d89fec7e1caa2a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268cf8c8b8576be40c49ead66cafca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78a7c5e00b360d7c8eaba6ff1cc788144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf2f83e0284daeccfea68fab1168d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e828502f59b297b0ac22a732193a155146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c878f66751c201e9ed8b532374213147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77754da64e30b7d38c5d1085736af24d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03f2662512ecfe0680d328067f279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ac516d70185897be88c0cc380e43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0f74e77cf877a109d4af45c2a8bc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c27e0d02fa24fbb663f1d38b9404e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b88a652037a851357c2636124f394c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa804cdf3c6e2e9f83a299d9e3cc87a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24d7d3a22992f24fea15dbfc08032c155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe3b353c3e9142df35931f573f06701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55045c11626d55b1fe0d822b16bc8fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb66dbd6cac7461e1cdddeea93415323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777da4d475f15f08d093ac629a8f65f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94dd66c0bb50684718d3ee14d9b8c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39985ba360d9b7ac53587eb68eebdda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e049176615b2a5a5b4c001ca7535ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e1a98e02b1f72d979132f18f12e788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc82d178c3cc508e1c6a13aea6401559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a10f400300e566a510de1769574c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad887d61583782c0c85bf80b6319ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f231bbd995ac3b518dfeb12aa70db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3b0a2810e4359ef641b734128933f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93507e6531046fe4a76f4cd3cc5cb4c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7eefa39ddf220e543e1ab95b66cce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb16a323d67c170bd96a826bb4671416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c15ac8bbacfbf6f660f4aedcbaee9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bdbfeb44fd4ec614242f4f2f655e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df58682d013acc3728146bdde8a51319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602857452c017100536ef3c37105f5cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ef7ca7237ae1706569a62a45e44621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b950ddf926070d961fb96c1dd3a8dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615192d4d5235aefefe68ec923a5df023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae804098dcda7af9cb2cfd30bd000a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f8875764fac1ef8ac13476119a0c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982cb95740fe08f98dd9af4392d8bbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af669e4909048c3fac77827805e8f7db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0818151419ade959e2e51c0f264d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ec0dc76e464ed1d753f56d0e941e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87ae69804b6ced4af5f1361c77ca3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd3602189fa0e5b26d6198e0fdc25631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b546c38d7bde8ced22e2cf09702da232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e18c13cf82ba35e0bb7120b3d18833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41028874a80492457824c21c6bb82fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec81b7cebf17ba91a37b8b16680bfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7553a82d0b85a7bb5a6d52ed013950c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ff57f2e13f7f64297584476082c3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbc32c65e4720e446a0dca878acb4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da79c06df880afd1c2cf096c8bf1d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7863e804e68c34d19233657a01ccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4131cc66c46625ce69ec8ce0baf3ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a077d29b55b5330ec9fc8e046d0aba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4186e205dce17c96c89cb2242a2e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f19756976b6e94609fcb480f28b0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c466164e6df7d4075276ae51ed0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d30d11ccb6d964d92a70fe19812a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bc39791e45e9b738ab495e1d5dc2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb292ad7a73e9b8543da2c1426effec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85190efb9ec75069ab7a0ddf82d4ff2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0a6a711081ef8b13d64b8e4481a6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb618ac2d04c278bab5ed40a1bf6a0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01959142e3c01cad32680c869c679752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b526280430451f3ba748aabf5ecf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd72bc36ef7ca0374a3b29d382657a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc607d386e752ee3741bbdf0142fd1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e956b819fe90545436ecef12924e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa13654f0c32f8c4e9ae881372aca357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a564289ebbfcf2cf0d3d45d541f2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c03182da2e4c063303ea5bc35c46859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a94f095653156a0af3bb9b3667ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe828a318914e19722bf7b2f2070ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e682905017770a34d4d2425c6ce8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502717df49c0713347cff5fe8e4a5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b4641836292601e29bd02ae1656a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5799aad453bab44bf29c9cbcc371c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12095fc033c9b5bd362a53d87c4e5dae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04c752b7c751c9afb0e95a7052c0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c687f54aee85ea6027b64450890068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159dcb5b04eab319b54a1c2735edbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79393392744285fedc14190be6e3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba9432294d9725acdeed548cd562b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14482306f0fe8b7defa27f0b0b06d2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ad0350eea1c2df5e08df20bd875773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c931d922229c5e33e633a9eef4c791274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6aa5abef0ecddc7049a47dca5d47375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff540a932edad14094229d9ebb11176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad75c5da1f55a64ca379bc2140ec3c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab961aa007458b791a39acf0a3be6f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c5d7c2db1c979e8c05bc7b7adb05779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80054d35f894e773edc5238f44d70180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5503c3565375f82398d0b3faaffc84a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df587793b27281f7e70404fc11ef019482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d3ecf512f09dd4a2d86924c4b07083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa61003d808526a2a75bea87f4266084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3507e0fc101dcdcb2bb37c2173f5d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac348aad993c3ccefb9de5ffdacdbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8b238029298c5bff6043ed5f9bf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee61f34b8e60b0771001f672e66c3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c166c464d47634d76d5a29a1bc2a8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839b1688ccac401569612a0b923bce690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4176f0bc9e1751b2636f5459bf72791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb17f6642205f401f6cc93b5504aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28771d2f3738ca4337fb91cdeef5250993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce359e5ecb389ee1523770746ca20294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b48a1182ecb0a2c3b79be544d85795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc923c36c22531708040c54a8733d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d1b7a18edf5c3e45dd2c3fc1413997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1231377fef241121d080c0c69c0a2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ea7567f823b464cdc156d0d13a11c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1f8124d2368e494c48d679ed88ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c8a4cb45073692649f737ffe6b998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcc8a365a1036d1e5a016dc6def01a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980008417578758f122772fffa9cd8c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0bd27f270718e21318a8d9123f549104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a53592009ba236737a1e073ce4223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef887158460713ee3537fe6f9f37d4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099c1f2f171027932d0a5709805824107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846ddcefddbd38ca499ef680ede2d12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485a54cfa344a1e5f520769805dfb91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f303e761d41828fc97623509d602110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a030aae9ba581be70940a7555266111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d2ebe76ee89f70fb6f00d37d3eb0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbfac94c8de235ddbc93cb53acfccf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c64025031a9e435b2d60c948e47d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de010db90ef344453726d53aa7c393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda404d33153e2955bccd28814203d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e279a3de0811d6af59c21b3150971c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f52aeaddbf22c179c5ef753c2c4591118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd681cd2718e23549831c24d074930119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeb81a308c332aa66988d7fb029adc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c25ec04d5a62ac3e661ee5d5fd9ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e8ab851ea3799c186a74312c9bdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b7644879c40f3a1bd2f3ff7be231123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf6ecacc4446cd9f6bff3a7bf92fb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddcd5386e70f2e31a0329b96df6c5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80765e9fba9c6b750253e3a3844b262a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b3250b22acb5a03e7f7a4a9c4f41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce14f68c8b0c8052ea2d4a37e80948128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460b89b7831f271c976a5b2a4a45bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c22cdcd46435cabea0bac4f4424652130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b26a0d9402582f8c8150f40e4098c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b17aab55829d6dff21bb7d5db353af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7d96d8cfbafefaa5f19db5e8606e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5ab6f634102311267095894a27bf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297e56a66d47b12cf2e221440512196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88770cea4e2541fc9eefb2e19895e63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de525816dc7a4fae52282d013e29ff4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ee2993fbec511e07217e47f62c5d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b676bc675a1f035877d3d66f1bcf562139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52b0931a9c807ebdf74f09783ecc23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd686c951557561a45e1c5ecd2b3b07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb23ef631298af93c1ca5bc2c059478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ceb2fee30b472056bced3e8b1efd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11c3a0cabf8aa4a011d4e94f5190f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d498b41065dacaa5cb45199bedfe9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aaac4c878e70a1530f567e577a0ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483601ad168b20ccff1b947d7f44f04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a57a907f19f5bdef0f3f99af1559148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef990bdddd7cb88dd0a3183141bb4db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bdeecdc0e4a4f2c234b52d9562a41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9add322e16b9cdf3de0f432fa429b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cf2757af86cec335636e7011e4c57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58436c226fd32d442b8026fa69c8ddb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ade034d86f53b9264f0f7e281003f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5873c4b39fa406fd1171bcefd4b4896155.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>