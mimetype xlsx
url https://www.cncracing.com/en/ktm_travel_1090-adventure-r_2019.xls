--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -1582,51 +1582,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ed6646502eeebd3d575b53ca21061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279b9421f4dcb12b92fce293fc1594e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065efb82f98fb61b9bf7557ab7465143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9f3db00a43d83a021c55f08d5e19c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6317d9c18e68d2069fecafea578e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda0d6448d7864476346355c75280a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9bf115709c811d42dada0522370f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327ecdc627e2294d18615427a7176ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4de0f20ed4b5f076e24a88e0f3d3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f632e476169acfcc9dfb2ff9e2081010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ac51c18ee1b22919ce4b1e2f08f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf64317862278ee2223f5bdda6b3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f883f8124dedddf1610a344a2071513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d61a7d0be87248d8350ed653ae33b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa81dbc8245203e0d777d1cf0bbdcf915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710c03ba425b01d5b225fbaab8cfc3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5cc48d75a72297dd76e87469c18bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202adbed85689eb603f97a31188948818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4249a0e1753fa5eb7ef9e830af660ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a408b3a35f7bfe457c70feccfdcfbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92ee83f5e2ab699418bef570654b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831aa62412d756162d2ffd91db87b5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e8db2d9b20f3522d6ef4342d6827123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88418a1d61ad40e27ace72083c169924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529e34adc54c6bb442f06d6df3fbcf125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ac7deef3bc3d0ec13ceee0be9af5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3fc601c170adb08ac28b48727313227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a68984812e8eb131ec1f5abfc664628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5ace0d62f7a9ad2a8c3cd2a30b6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faa045ae97efc9484e2b5d0f83e91030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d477ff94a099ddf9b9fc88f1676831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28010a768831443ab0664fc1479fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb45162ae01f497c0a70df381de0f5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea79eda425816dbb5883d933da37434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced198ece3e53702a9db5b80ee1ef55835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b1426775cb0ad39dc63f6823329d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482e68b1ab849cea2596278ee0f1a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a091d7c9881bf9e90a503b64295a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a256c7028e9007214d23f4a9b34c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127028bd55ab03b919c40152ccf878f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9de8ae14e25d6226c155e6ca71e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600ac38046e193b614be0af6b0f760a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def61ead17187e1e0afedceb33b22843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd96fd4a6b8e0c45cd1a83f95a785ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e43bcd4417fa2ad3d5bc74ce1fef445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635edb63ecfcd509c91f6c43995c326746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469631af97da734939a122c889f6961447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f90a7ab6c854c2f3097dc399e7e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbb5173eb82b00bbd98d53f86884b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0703f4fa40b5ccd0103c044e768f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e22134acd40eab6e2b28ac403b815251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab5959064836e0b0155336e768a48b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631002cab7e324d7a64f0ecb07ccb0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75ab89715c03f23b98288246ebfb2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63987835feba2cbf7ba0c8af204db3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a63e5d60ce827a40bc5ee93e1dd7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2ddd3a51c6fb805cfd7ff35e5afa457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be5fc0c91d2699ffe7eb42e6f183358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665db6986ed49bedf9306fbbc86eeae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f15bf0f5415a58ba77eab119c402f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3273ccec692fe83e41b4461801b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aaaded409d285019695b09de657db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8c7bba1b3e1e07c385a3807d218d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4cf37579c6736608b65ed95efc10e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70777d0ee646cd3a09bfdd5c19429665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cef83f91a4895b3e82c609ace521066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddad176158da4c9821ac756c8861aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed7484e9abd3fce0f822b48d65502068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2d05d5565dc4f6f22a03ed81745bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f36b0d3d4390ccfe9494018c6bfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79af68fffbda50b134c98b184216c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c9fe2d87da27025730a667986e7c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020c246b786c31f30016511906e6e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e03b17404ce908d41a45675bf8b2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f1d871d83148d0d2ea93070454cd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330129128940012cbee4ebdfd306df1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef427a06d6b17f40d2c061ad93dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d9e12b2949abdf6ae199c8841600b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9075f3dbb42beb298a941ab31425179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc70adbf0f4e7fd2621c170ec875880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09349b3c39a9add2747619c45fd71cc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52373066391ac948fa18158cb3d07e1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99577bf1e287d51ec04a9885c9854f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536d3d11e4124731fd07db0208e4db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f1b08c24e17217054a4a931e604de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caa56820856c9e306cf990617d4c8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ed9f1fb985837840abac20fad58687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76899dc4ec5c34c658eae591afb2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f03468ec6b18fa54e4c973ba78c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc95742bfd5a3d0efe414eeeb9a23990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbfe84065fea174869f5e1ba69ee7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552fb51a45f10b27790c441fef4657e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499979fd18ec02b0b81989b5380a38e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8261b55d01181fd6b40dc844c13794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af74999ffd7c56f26897a4bc6378195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6d050916d5e73d7c9817b3dcc1fd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b588efba53a441be1ff6d5b2a67397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e00b3da8e068f9a24ec95393ee6eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffc5f63eaec42a4e06cc98c56a131899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9883d98ccf45a6b261542349f97c1de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451de972b705c07ed84870104c3df49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2a9bb18e17acbf1216d5a3a786e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49990860bf74d71442e097d6faea3aa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc08a892a7cd5b2318db3be9ad069a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e444180ff77e7b9f88a64266eb4985105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f130c92092378f506ea4b40d93e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e15c38e9a80d11de2c1a849144ff34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab3d80b6ecc543929e4cd335a123f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b221ac06173ff271d8f1c1042a13e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a1b7bb0b8aa36d48780d5f3d1384110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530d72b2656b24391e20907932c1ece111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52461dca9f4d4642f3e3726592bab196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0858a703f4c02485d7d1b36eb604113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158acb677748b60d93d4f9a332f7d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba5d026f9bff8bd19cc74d8a3ca65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba451d17750e666664a1ef7e271a38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bada6fd1daead12a960b9a9fbb7009117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1eb78ce35b1729d177a58c8eaf10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647a6487dfa404febdb5627b8081386119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d00a6f1479634835bb915bc347caf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a461a155679a350a58b80c59daf598a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec9939a02be68fb1215744724345b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e184e80fe78541f3b77160617c2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672460a3a019a8da8536c1928857044124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ef5a931181857e92efa6f0a2fddb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741a62122e5cef18710a0bfae95e4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a525cc612674c34b87149888762c59d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead4127beb6f5fdb4746b5b9297ecd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38797d2ea656927e18621f65e07f044129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004269a9609dfcc7d41c87f99258a63c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5673df1ade442065cc5faae325e0850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4489610300322d952e33dff3f20ced0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387b8b8b86f8b087236f1041684929d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012919d059c8fc22894e718ffb3e1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d71fa93013cd64889fc0c2538b9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f7c611c49d106287523eb50b48426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488b63ae52f596d2c46ab346b9b811f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba4d3c45082aa03f014e982c6a7a18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532174bffd6a331c270676f7ef38bbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce15dcd2cc158b9ca7d1fd44871a8d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37b61b2d735339410e11cb8c176f1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4aab69ecb401e3d99c2ce4397638142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcd24fb78d2d2f81b6d1a9384ae1b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad85722d2096723a7557dfa431616144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2cd20a0515ddd5bd352faf2f36221145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8a0a2fae728a76eef90a7f149ea34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858951a04b0d6ef1ca4d20873393240f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca04ce9953b4fe725ce4bdbd4e5fc16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09077852fa054d354135d4da256a957f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b8dd1fb13172eb4d3960a590e47c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e7f52ddd955c94c05fb1d140b229151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8472d508ebacd50b4276fecd2aff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c9e70d0296029d33f634bec5c74e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440f447353dbcc0591d7b124aedce5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efbbcf1b51dc09cfb028e760591d63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4e8cd4e5950fc4593607747588f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbb6568f5009b505827617278ac712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124efd97bb624f6bbe7335d35bd0a9ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772cc71c57922c1cf66c4b1ad9b988d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802b079c1a104a426222917621769f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82525b86e23df64d3941005c856b484f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288f7b5f5bc396e4197925364e8aa13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af81e8a51db4c08dc93bdf2dddc88b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd88624ea2b237c0f87a5865f7ef28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c50b9566f5c9379aa43c0ce1ff4c9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2694e332e810217b9a9f17c1f547d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c64c75f4b6885469fe1a653c510baa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63062068817f69156676989f3cce3a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601b2f9ec51181acc1e98dfc8a53058169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fba054c5b528a3f6d9586adcf66bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f61dba86cf35a4cc05fe8983f8db2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8be8ab89149789460ee75ee76ce3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76b62af1429f7f899973363af51d45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f854e680cc448e2b361bf5e79bc49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c8b20db698932914a8a0132e2010a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7081e8bc416a7300f49f934f4d46f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a15a254b5723e5b4e16995fcee5bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd8fc1b60e15e34b78ca3f70b1922178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd6b34261ff762ea0769704e757553179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b92c37c93134c303fce07fe0faf65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e87c2cda0042eafc875242637440ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df769168d5df149022a136adad995f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db6c11e462e5b91267b20db37dbceb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0bdc7a2b454ebf9e80ed663a3807d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffddf185af9eba26fc63fbd4507398185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f222a1841b78948e2466ddd1bd178f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45206dce6c974565e6eaef024be27e41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8230e74d65bbc03c8cb4e6761302589188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0235f3aa0254528f810acf39079488189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadc645f10ec66f7069cf4b7cc8f311190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dad67a10428ad3a4def5d7b177898191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43235f101e5dfa19f56423f073567526192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64bad228297d8f9ce4c2ac3756ae89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235f64991f026559c741d220b99ede194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3464939e2bba73ede93085c4cf41cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d15721598b97e7153eb17fdd9d06c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff16cc32e1d496dbbc3c8a5a751a61d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0435183440c27a1c299de4da050d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690c3372ee97039ba13e59f8c05005a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c2b8b74ef13f1c0328f35ab0fada200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e12ccf02d349a2c785d43c5d2ba7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf85a3bcad905ac3374b6cbd3ac8fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192504b5e6c0644b13380c62ceab12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ca74ffd2c2edaabd1656cd39a2209204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdced7f67b1b8dd1e0335b89239c41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0147fb6dbc2540444bc269c818605206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269da9adf4fcb5f4d20f42c6e407258207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e7b69684f807004da64d4008bd97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd2ba6215d731ec0a255598b4456fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0edd4f0b48cbe9c6cecc0a039a0bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f569792e81c684c562235c65b8e220b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7ced84e9a0a535533f3c0635a9805212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39605727a933e0ec7a5bda17ec9c13b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c74dd9c0affcadb9fda2b7269c8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4326fd9b4ead454090c3477413aee215.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1472e114617829badc05f0a7e07421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab502d89f70f9fdab037ce17ef8fb462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428dfaa55efc865f035a2440ff843643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f0438428213ade87ad1e8a8e1e4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2231a8513a4911b47ffa6d45158f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d102f7b67e9421feea40cceea4a3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774779b80cf506483451296c10a34b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c8f5041ff1909b203d5fae8587e3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc2f4a5bb5379238304c0567e813fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d956922910466b01ab577b28135c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb7194ec035548699035f6a24ee00c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba332b48c0678406a74ce1161603d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6af554e9902a49a59201dbe1acab6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2acfd7fb6bbcba6f62b0c2fb95cc2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5269521135324af89e01e633ece2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9102ed1ddb512faa2e669867c47710316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46625f6323c34899b047241c1f3e96a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed4820dd262301f1ab7a734a38dbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fddf0e12699d57f92fad2486824f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fad46090db218294c32d15031349b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac0b391f6741a1a5db6bf93f931ece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe3b58ccb1a5707d60a7fe2d607a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfbe2cdb788b7ce331552fefe24e3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee46c425ac4cc14536019e3692374fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233db642bff9b163a6f807c239793fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111524574ecc2f16d74c4a6174c6ab326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e788937d28a10d000b7a3161457c4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d58aa08669c0061de0113af0ea506428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee052ea1c442cc06c401cde15d550229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58cf7efdd9ab0da4e0b1c825bea78c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b304813a599ac1dabfb96db7ee57331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1390c573e5cc37115e2cef256a2962232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fcaaa47e0d960fbeb3d467da534133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c756ed0a8cc45644f14fe3e7331e2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f87bbd8d84edce51f0eeadf4cc1b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046c26bdcf77921db989aa00227800336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30306c361af1fd924332f2be8620dde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d372ab7f1bdeefe6343c0f901bfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c94d750e20ebf277f2c9de961f04739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2274b748634864ee97442b205658640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e90efc48f631247075a7ba6442de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2fbd681bde85bb8c60898665d895e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d4f5b175a5905a4096dc46e74d0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c5ef469ac6d66389130945bb90af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0796ac5175b6ed95c2ba98c118d9ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d22f7661c2f7d4516c213415472b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6027baa49bc11675d524e65c7de43ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704397bdde2a4bf026353de3f124443a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b685c9cf56b51cc9bce88dcba66ceac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713678535af457daf0860ce8d26bcaa450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba6d7b2fecfabd46981e011cdcc53f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9f70fbd3acf32e7278feeb513c9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a0c9ba367467e88acea100a4641d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3bd0f84e6015e9d60db807d9c405154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3cb46664c92a94cee135ce5e262ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283be3b11d40760df4e6dd07a93ee4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd6b05579ef7a7373198bcc9a24e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844793e44b164142223f266cb4b624f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db668155bf572b4dd01a3f83ff9c634159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd977b31f880454a7917dfbf1f8e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f8428ba4345b7bab0508015306cf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c745028b8c0ad4b0c460a7bb0a5075362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80500a9ab4d9ddc73eb685d77f3ceda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73f8c10ecbad47bd7bfc329cc797e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d98f77d60d6ac8fcec374f4c1a0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc6cb5010cb752c68c978043a7c23666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bc52aa25c4295dd3ece37b081a7f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e03b91e01fa38bf5803b8d31426268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f33babfc64c4b4d8c964034b4159169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115dabe27c006393877c85ce05dd91570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e862e2aa56c19081688d583ae9d5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb5e84c296c161adfa5ca113761e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76469d31aad274d90a36ae245a4d2a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5a4dd4096968a43c2ea93cc3a85974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edcac75b27187f0aea7c93fd37bcf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc63abfc18ae9f9148468da915b22876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3216cb969c68860d82df77369c0da6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300ce1d94b41d64c1f99049ab8d3a0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292db087e6596eb18cf11077af6056079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215d099b5f4331f930e914e0752303480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8723ebfe04c6a42f4845679825de0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba695c9da7f95fc094d17dee5efd80f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532a6982a4f5622959efa35c4c6a4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9d0d44f4d311b1a73a03d398a25584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e326be07d6f6c1164ed172acf0db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6921f02684f3a608c6017e4702bdae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d694b72282efbcaeaf7aad6acd4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adc7abb2ab222aecf5e4b10d93e66288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47899ee1d62aa8868aeb6d3e7a7987d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fce74d9c1f1c8db6ab4e10ac139fd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95074413481f1f692274c341a5f3f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f297d14643e687d00ff091fa06540092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab103b9f0a8079d8acaa46e04217ae8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f57b150b5988b438934bc94eca2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73ad485805b9e87970c1192634624295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701ae6155350bed8fe2b9c9d94783496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f25c04916f9d3db6d0ece644367aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808711742a82c3fe6e95333a48cf16c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2bde5b256cb344be864e528b4650799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d3cb29299ed6ee0200d232419017100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e80b08e5d7dd5b4849ce305a4661a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceab3276a9bc03a249122d31d4b80d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28365486155b75011a527db07ce0de0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234443b2c4b4fc30aea2a7fcc6f4500104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7dd76f8968c88c5f332246c1a11d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12235798c01d357b7d4382a7a00b9109106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485974c3acc6c80f3607bff5baf7b20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791701d7d39fd40bdb9b51e9b24b14cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6653d7d42488c6d9b705d4c846e4693109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408efc572e04c97b2df51169e74bd079110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5610b8d71794b16b2369dcf1779766111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfaa2f1fb930cd362246c674e6ae23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e231cfe374dc0caa80f3d2966ed7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2fc4ef31db6d1521b9a684f0895a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8208985802f8bc6d343affe8a810e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e06044f073fbb4fb38951dd67c7c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74136433670f27ef1c543d2effa962ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013eed4e91200340293b3eb71597e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f87f074e7557c12262856f9a3b8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba814367ac4df00b87f65c8ae4c3643120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5707f8df7c362d5f56ddf0feb3a2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81541ce104d17cf6986b6937ff0929c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f58df379d42332db3582c9ae14685b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac35cb2707f0d5f0019920ae9f554b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb1e569d88645aca7d05084da4c65d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205eb6b0cc2e95a7ef34910f8fe3864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2260135096ab5197aef6d9eece0be2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9247daef955ffffdf6a02504dee02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24238439b3d2aad370042bf9d0c3913129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8c1e9c93de50e3813a39b608f9b41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385755dae848a05cd651fbd36ade176131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9fb0bb7de97ef548c5d391c77f934132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aad2f991dafe1065fffba109adba3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3ad6bdd456463f0b6449e3c39369134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ecc9cf436ece08a13b4eb77d92a6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f667b6e1ced6f25d89d57d923d505136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e1aeb48e3a8063000d22d3a3cc1a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438bce2f0c6598242daafb62d703f75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe08e015be280c7a64c38f80852a84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a5ff71cededb2f2415bb0381b704140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7934eb054d86e6d60085a3c57d252b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd712ab707fbfd98ec04f943ff1edf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81d78055940fe7a5e416c89b50c3e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7add087b8e3b0127ae89e3d8a38bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de6ac378eda2d95bae267a55d70562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e82ed6aa3cf998cceab181b6c2e11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643bb21ca37c0f031ed16779257e31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb06472a32a10831dbffa12ba608ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1968e5f59749d32fffcdadeed32b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e5721f933bd82805751a7c6b5b4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c9d5c1fe7eb99dc8382a113cb713151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d25e8b740e72947e1d3fca2a7c991152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba849736be85f5b18e9179f082e8ec1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f031b9d69edb3e6820cd2e0ed44b98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccab900fd6c23ada521e98dc6a2724155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18750f0f40647368464da5fc3467b56e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd0f0545a88f29fce526f3c4f2d90e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e49d41b78a579918f5e7527839e06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f00b94bd62cc19e15b170d29b239e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97c8bd28642a910b3de38bd173b59d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42e8dc8d9d8689528c4c6718223c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42f5e23c324ed93b731eead4593105162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f04940298d6e2b016eaeadb8b1bd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55f35857203f591712780425262d99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ffe35f9a8d98db8d6ff765a0f28d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02584d49186f9a4deb3b1816cd2400e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5659491821c8e56f1c886bdd248ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f933a689d74a2df1bb4c9d1e961d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c5676f17993e4704398776078fcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab7230ad27eed4afe1d2fbaa065d76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61adb190a9a90cd1bb9112855f98a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d874fc1a2f6273cc9a2c36ea9648543172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b10d9304642364d184ef2c5febd55f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40ab8eb2a518aba56dc91ec829022c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda525311ab021d6823dc754c8364cc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f571d3c76e62f79d4b8533483ed3f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef858c1f279e7dbfb9ee6b93370e91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42b4f0b54edfff27ec99049f8f6af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448824781117889576903004ed6599a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c15355e4a81cd02607b5995dfd5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38ce05690f64f3a78763be9a26385181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384f2eb4293ef8c5575cb62001a385182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecd2d5f00afdedc6e05d5f4603d982183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3aaf2b3ee9e063b6ef234a0d8c884184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682abc325bb17acbf7cf45bb3bc016185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e97a8afcf93e6b026bdfc3b0d6a81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f625206cef8817e1cc26dcccd19be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900505f4bf6095c2eb7ec08af1cc0245188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a1fd126ef339080bca263a3bad00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586e941bbae9aab07aebabb24ef687190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dd15fa0b0a53c4bdd1a7a58e20fa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333427d414425984123426946e55ac66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ac3edaedc15199d34428914e38cd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0cd612d658c908055d3c2695f7f26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feebe688febf8bc59ba0c2f306046b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d9469df5659d25ac2f9cbf61f8f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14a2df388b88fccf64c8368eabdc87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bece1146e2f509ea1606a0b897fd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a2c337ad97be3623d184819927565199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd3baf95c1e671056e3c7135c721af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9bd1b67c5984c7a76d52b62bbe34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630132c66b5b38886656572aef1fe187202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc4df4a9884d8555e69c2489431e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f26be43bdfb4fe10b78d5f9ce870204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370f7e14bee1c48a152ee9442e254ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fcf93c69f6c2abd22fc16e166c045206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299ce18234db72d9a56b78be27fad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc853c0f39004cf47517d101c730941c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b850b0b8d60f2681eda2e855e594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf5adc694dca40583ea2539e80342210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b41eddf777cbb3ac13544c531bc1a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847023add22f69869543a56714ee21da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31ca434b991151f4ce8fbdf7abce9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a6dc13730f7b2442f48108a129246214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f29886eda2fdc4847d83f619aa469215.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>