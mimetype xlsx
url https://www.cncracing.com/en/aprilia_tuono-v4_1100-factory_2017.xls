--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -2566,51 +2566,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a35c5693e02e4f83e4a631b686cc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62ff252bc600c374ae92b9684e64ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46febed59bc72ea4d90c1c684aa781d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64dc1d560bbbe409506424349754da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e5de32bd5d3beca11083e02f3ccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809785c02544e989c01f2d7853f5b176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ccbc990fe8e458475a8f954975e3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece317d253fa5f9ce286f362c2771768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e731c432ff4f59cfdb33b373e0a2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93def53422ff93bea45bd23eb0b0a2b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a152f17248af82621c1bc8cd43c3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec4219905754b8ce12456ca6e94f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1337da095c878cea427bec7567339213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a8181a8e2f1cf89a11f2c6015e0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3343ea3c72ea1bfae03c8988ddbe915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14c553b1760159b62139c890ca3dba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce163be41b386b62094e1d8ae454417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de17633a244243a8e13b578a8d6480418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666cb2e975b63083ea5ddd22b73db0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9ceee6267d8f7934fc6629782b9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688b8d34df29f793494fbd577146f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb000857ad228311ec3636c317f70122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd3d62bfd7943cc6faeb21ce9ae4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d87b1926b1640356f865a7efc38e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a92674b0f9f331157d49e43dff2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920e6a2fde6ea6458b351bfc70159826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b307ab2904b4ebb1e63e607e6e02d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a38ab774f29682dbd3cf18dd6f26128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9041c6e77fa8eb62f1da313cc98e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d189d1644bd21e1c1fb318c0fbabbf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17517498d07ba56c8bfb87ce083f18631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb437bb24bf247d8618459cfb82ff8d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128c0b189dec7fa762178a7ad4147733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e347fd712fccd7e07dc00046cb82634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474fc6dd15600a33cdf2551ef0d765535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f183d0e978390e23dc254bd21a2f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e584b5cca161a33b81766de2b0a4d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050ca5cc266b45e9b7e86a772446ea738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6188c6e9473603c768d066ea075bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff5e3efcb710ace5e2cc92ae3a414a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15e3565e2b5105379de6d5710cc1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e070d8b489d006f42161b58f95993d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2cc883eea92723ef56e112853dfa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15174733db66c5dcf3839bbbcccba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286c98b67d4afc4bc3b403efd1e83c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb885911aac20358f71eb73a2bb6f7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283dbbf9945a4f661794bcbf17ae76d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ce3750af49ff5aaf56477b00adc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898e651614e3039f07314beb7acb44449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d686401936038f98ef72340377be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5550ae4d83be14e75c624436c508851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce5ffaa3473369b72d54d40931b2e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9059b043cb613ced906c29bb86236753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066467537b7f7e9ed7268268fbc69954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105391802d24a98a6d20da04145bdb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e187274e2b6284b563f7c1cbed6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac85e77b4ffdfd3997dbbb19dda8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ee6d091b3a3960579a835a7603fca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e6bbda7debd61af4041f5c4f1a10859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888db39ee6d55de5c4d8b016d962a1a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c0f5dd2bd512b8c172a93b10bb5d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48bfc9ee560c6345949ecec240f0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c35a74a15b16bba147d84bcc1b8e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf46d4f1ee37f53b93c2d7d7630d0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fecf0c290c2f438f493e632935b7ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eafbeafc7e9907bbf207e8b1a34ab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3054bdba00c89188f5b87e8e9077d7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402b9b68cbc640bae19564c3c4a63d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa228212bc2018e3a124a8655414a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ba8aa1b285b6eaa8d277c611da1c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c4ce1f88d271385b8166e65af42771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe3d24faf64bed509eebee8592879372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383eeb42343e470cd790b1e4dec212e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c13893e816cfa43068be1eec01f35874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496444b29d238a20ac2809acb9bbee975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded6fcf9e77123883c54a12da1135976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10091905042c2e3604ad7046a4123d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d04052e3bece6f35cf6e35a7c6ec5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e33c21d2b6ab8459aae18ca3b419c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf615df8cf6ba0e8083db7424358accd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f90dd7e87d619d5cf49c9b0a63ca1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bdf627bdc676c040e4088f1c6ce6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4a29b57347363c4655d2df3c0876883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0cafbe881b7ba08cfbb6eb3cf670b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61844689f2bb6057d6ccd0d3db20385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd195ef4ad239da92c1f63d09f07576d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4a7dd16803b29db946367545095487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cff67820d8d999cf055f35fd9155088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e9bf8bcbbc35a762784754b9076289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e0c3e3f3f7005a71d8c66291762b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e43b1e9cf181cb0d92e092186c284591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684ac5cbe1cd690a3f4343f1c1ee18892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705eb54f0209b9179c7a2d5e488f3f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18139518205112cb2be4d8280cc7aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849595b6b401bf6ac516e532e0f6ffbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b963888e14e2a03055088ceae5b6da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bfb38675b45fc08ea6d546ce2203897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b12edcf54842364736abe84e05a9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4988188edfa8473839a16e0d4022999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2e347f8af43dd8f3f6b62fb5db26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4e485f13b88d12ef5b2dc69300f79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d100e7b990aa688a614637b63742f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523611daaf87f95ddfb76b2aef8c4fdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e968c751abcaef642a7d01fbd335104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e3a5d439e7b2872b6ed6cf0987c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f146e7259f8cb6bcbdfef789f1185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028044c40bf0472bb403fa43ffa0706107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82071bcacb14684b93ccc21b4d5fe3cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66a6f40d6216e715c444824b2881a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b983c011e12ecda1b59d260ede38d8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225686f9d67a586b555ab35c9566c7ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3064c527d9f84a47f7564f82aba7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0a3e300c591d0e309b177774b0d6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090452961e1fe250dbc87afbe4c235114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e837f5a4395675daa4926a131fb4e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ace341d7d5825d3ee3bf5137936d80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bec6f9805246e25392b9984267226117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9ea711af4599fc81da842bf4d4b0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb34fc5712405eb68f7ce154b2d5f8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b552740f94bc8e6de09a34771d0393120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e30971252c41a97f87a12995b9c34b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180e41135a739806ba1e5b2ef3ab9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1fc073b6f5719763a7ed1a5a9343123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a6ae321011e93137586f228c27cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760053c2320ef550c8f096bdcce8d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7722bda76f02d7107f9d9861361378126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b8878dee9243025db7212dccaf55e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be096ceabee6b223c1b0c6173921bb43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce773a5e3d3ee3675db210b13991bd6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed20bc60f8c2280ecd43e49309fe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a6bfb06bc1d3b64d248cc5b05ef0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ded99d9b6fa377ca5cd664aafdac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4eb7bf1fd6e3fa77c4fdef7c7a119133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015aa57dd66d28ebf2c14e74ef1b4d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3569fb06558465ea5edbf6455a78e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7526d79a5fb64b134e8f4a2626ec85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce86f83bcc726c9a0092a77de186c34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37d27af932365fbd6aff132bd4be04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14a7fabe0b8278fea1849b73a3e61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f4e4935b33b42e571d02ca813584140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b2292ec001b2815c83d7665f800d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000304ab4a91d287fc23ea9f71e8800142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec5e25aa8f3b7b374b06573322075b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58afbf8e1025935b34b81d0083e5c99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2d2d429f149a8c7148624ee5873cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61a5c072c85a17d97851d05c77cb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddaf873b8ae0aab64f53a1a95cf49e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47f72c91474d1c9901d7aed93d521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479bd9b601426f7e2fcdd074c0dfbde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bea6a1be7fce1c2b0d1de90f65db7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8a72725f9d12d36b440a0e81db33d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9446af1b5824fc01f02696be6ae89b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983709771ad6e0440d18c8aaa0091e84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a2eaf7d4578da724174a4b69975c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed49eb6caf287d0199046bf3c5df2b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d99b6103314f57585df096109bdd96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf27aff9bd34b69b1686f923c2361f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e356bcdae0c9a69556ea4a8390d5f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c429f9bc61937b465fbd8e9e1f30b18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7de0c8cb921762e7f548c0689b22fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa936ca6ca228f8c9556800f639b6211161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e6db48785a713c3b6e4ed9f22b6fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf27dba662288ac2e893bf8cec1981163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096071fd6b12983d21a9f66a2a9e9df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742d9fd1e98ceadb0b9ca184f2b996c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e48d8250bed70bfd0c6858374405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1490a00e69608ad536f0ca5324eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd80f531033bf2e220250787f4097b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb3bb9e413870d22842e049b2b261169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc720b5b69322103d94c6685c75dd72f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e54da58ed032c30b44b5e23633417171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07459ab4c86f1264d8d34d42b6b21de2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68400094e6a3d9041fed9b357abfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4f06ba55ce87ae5dd9ccf71f5be38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0c7a7d8a844ece8192fae09022d1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c750302b1486bd534cf3dbba116b99a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755c8f40b85e95631d43d86a27f5c7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9fbab0204231681c03eec92bbda8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7b76028a01c1d5830fbc03a8491ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f9607675632117fba46b33e09be8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f33c09c328eac8cef6ac2f53ef448b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a01e0b59dfe5a9d78bcfef94ed70b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18a66d008e2ba1ac7b105319863ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bbaefa89d14b78e3282c2ccae96db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0842ff591e5e406960981106c30d05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04516656bc9ec3161aa6e59c995e446186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75309034fe58be97e3d864951aec61da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853420b5728e211d8ad708d9c119d26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5495776fe3e9e100e49dbc9c7885a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f727365c49b8f05df4ac7761035a05a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c509a62c57bd9c0df16634872b771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f31b8b41b60b846371c7c58b0060c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad077c0f14857fcd0521832a58b473193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203389acbfaff40cdd04ef821508cf8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862a683b93d87db080e808cfffa7f51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58fb0db2a770451bc2dfc90190cd9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87376c9a84d9acd544e0db6280ea40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331eefb2d7f27cdd027b404284c647198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd48b4bb9da5e91a856a08aa62c4bba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942b5b13c0846ab2e117f26bba5a01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ee9a9e398e13febad40cfa69a0921201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4654e1e5f8336dd4b54de766246e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b7abbcc547bd7957611e08b6a929c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d50fbfac991635d73218557e217d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e2be083efaef8af93c780dda2cd34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b54b1cc51e84c1e8e1d3f528cac5da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db86c96fcf9c68c2fd514e0d840e73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec2b0d976b965a3ea8132557450b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f88ebb5ce048bdd637a8b266e00d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e55334efa2d7ed48cb9ac644a8f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb2c21aa93234395daff85c311107211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f17c3806a0bd3e59855e0269a523c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ea9de6748987b1068bd17d4af49f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6b8bcf2a3af725080fa721e10fb66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585d99f5e3a6c9d6c5faa9c41b8764215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c933d438f34585c62b684d5fc5259b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b855e19ee91774ca407fdeaaa40ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f4c4873a4551eddfa795f14f58444218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea258d82aec80e62bff760029891ab5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6bee10620bd797350be2dd76098cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9e87e98a6509ba0374bba9a8ee74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860205e10a8c37d6ebab2fa7321b4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ace0c2f9fd37526e04663eb5b43c55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c41b688baa783e03d346b1baaa955224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d049ec7919d2c167cacc397c072fe2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b5e74c8afec15275b0d66022fd27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ca6a22262b3a216bf3303cf08e68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b315c6690871e8321cd6d1e33f240db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366bc0ac58c9880a2ea8fdaac4a3a36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b9589aad90874fceef0f810d7ebf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59552df43a980c7972ba10143920e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dc833e54db2dc589e500d9c1e4164232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5307d59be517c562624eb0f963182a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0d61660eec6efaf0a2872955481d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b53c18414537fda85bb18724a77b58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e359c7fe1f78f4b12f468e02b9bdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e27d8d2850c14075ed77c0292e9a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43f8a71d31b570816cb2772dd73d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799ed561f69ce037da5a043fc8034e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469bfe88233f2a255fde15e1797a54e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33962e58745b0b129a43b960001f5084241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e117661f49c400eda065ac653bbc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db40563aac46d694d43c1b1dc4b379d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcead2d798c5674b320688accc3ccf83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab62bdcc71f9591c5260895212e3dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a5708259deee0fa868cf5ede271c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7117396bdc762962fc800e1908784d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79646419489ce100dda8981e73fa610248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698116d0a472842a8c2aa3fd711d200249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24eddfc9650534fdd73ecc0261a1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef2272533589fdefd1f32a4120617251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edafb3c3692a8a728a0d5c2de32483252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89d236e21d21a463c6978f38988a96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd44f18d41fe4186685789a68de188254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28d43cc14b1cb65ce52b0fbfd4f6aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1782418d8e7f538f370d7846ac774fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a4bb0a4afd79ca46b4374dd2180be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349e18f5df4311908e0736f1bf3c43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a291ef6ca31ba501ddd42102ecfb06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29fe9dc0ba2f26becdf34d17bf9b90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009448dcc57df33b2e7287f3c6adc0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612549c299b5a67ce588ce3218b76310262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5a2af9738d0b628ffbf3df45ca5fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217dcfea2b0aa17d3543782156bd7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920b4402ca2d0102c5a340ee321e7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57193b251296de03d1a309c55e8a88e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf35b6ccdef7a95dbd7c8f6a8aa546d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7059e928307c2149ad40b3cbe526f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf9a77dd6f651f1b77c7b2f5e5817269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae98cd214abd8df19d5749fd112be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b925fa07675142fdb1d941e1ebbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe0e73b5891f2dd8cc17c0180cc8c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f633996464d66aece5e7fd55b06a0d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656a7893e4c352f1b7775bc80a8817d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30442d1de441101d699b383a769c99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a251b336cc6e8d4f350e20688adca1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0960b888e879286484a94a55217c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5222ace8cfd05e15f89cbb943e662ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc403b1d67bd611dfe370e10cebc0a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9671b9dd04d63c4552ffd792238526280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c374167a0fe409649049a1674a55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abc83dc5dd95c650761fdf8f21f6b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4efc91f815d9873b2dc9f04479ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fd45bad9272992f6c5080d461d418284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e609fae017500facb830ed402e0a1f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ea4e87b2c2122b56efdd9bb2f40a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c176df0b537c6085bee8e2500358e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a1cce766d8ef658c05a2b5f05603c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12189fd864ac4a0290a052da36274b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd630f57bb8faa251cc08ca7cceda0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b821c813736526a4b0925fa1b7bd4cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfc7b2b523f92e3efda8794098fe5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ce97bead090252e3fb5c42cea4f2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1497f9d04a566f03da06578a39f91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de5c0e4392738e6e3f0a6bb6782f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0a174d6f332ba6d46e14964e7fc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f950be1f53432351b67f4b82ec39b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac18f184d8a2fb49d6ae4dd2f9fbadf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b209bc3c4e54a02d28e94f50d4f972299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0c0b08f9a484257828438ffa3c687300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56662700f03679796c7771ae6ea51cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10d4c444419479fdf488160d3cce1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa849ac1ce77ba61f4d09ccf733667303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec68f455a8a0c7481dd5e02b17ea8e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d357e7bff92e8cc3c0f35f84f98475305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ed262c93bcd556ce385a835c92f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa4b8e7b96880f50e9dae64e676384307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39735336b024d5c2e7aeb8a7b18971308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dac2814ad75a4ed9f8221dad5b5f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6fa4940187e3aec7726d53abb8278310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5634c0f5ae277f0fbec68fd366bbf16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4902ce3d5f30f34ee661bd8cb6614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b057968e6b4973d465edb26486c8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f83b0521511c0d8331127f5bb320d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5cb21fe95b97765c2340a2c57650315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9ad5b5c279d1baf4d52d96e708e43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186254397dee261051973300efcf47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773798afd04dd30ba2eaf5abd4bc85e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36ef57c4ad6c27a3e3649d21ff622319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2eceaac9d41e9a506bc0445aac456320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af472d606543961d066039f4d5278fc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c815fc6c9f4afca980e3113a65760322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee48ca7e2dd872160849bd747e6fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b6075d296317a39b6157d3729830324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497583e625540f892e7bff7eafb07313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e9888c51930a75c5b2f7d7de2e6ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12d7caa654ca12181bb8033f059e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac625ea6e1c81c76860bbc8b6c24eff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce2c3ce2c821f88e9861bfb3dd9541329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b90ecabe43df186bfe191fa8a7e78a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125e65ce09f3eb83fec1502543e23da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5ad4eb2a6d98cb2cb2dc17193273332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78a38dc3826902a9529ce1f3ac0814333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f91bfacda1c4f3fc8bc418be7845334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feee2311651388efc689cbb5b4ae81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c7bb9c1ad26cd4428eb97753b898336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75cc535cd1adb86ce447a3912efcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3553a58caab65b8f9b99b822d7ff6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da92e161b8437360ceb8144800f1173339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd685a1592c16b2a35663b10c7c88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a96e7d92274d40a6819312ccfad84a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c1c5bfd5bd170b260a93d4ce4b0a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fb71029da1f0933a47311f6430bc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a792fc5014c3b198d91576a2a1d2a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbe94eeb95455e514e064e94dc01b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c891617846efee98ebb2c592ab5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59a77d96fbbdcd57bc11a6bee3989347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476376b1efbe6bccbd824529f4055e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8152cecbb2635bfd22f84d81af8bb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3317d56dbb84df1d2ada711242a404a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991021c0f22346c8af51e4b8c5dbaeb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac94d4ba9dcaa06a8475e981c8c5da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e71a6c2afaac858d3074f5dd163c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4cc2c68ae9302bf20b2a3c01583e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1e4b1c5b8dfe589b1009eee1ba99e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf605c576ed1ad31aa54518ac0ecc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1a5387c14ba15493734676b0e9cab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2776904a60c309ee12766076e07c427358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e555c089b0da0a62b38a4e6bfe7157a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08ecebff92da09a96da06e316f86a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f6aa109c386bd86e7d89d6e10889361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d36649b6a57d83a3f3ea861a63dd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625870967255374ba4dc6cc97c8e9c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee84f1165e517a581952845de0653364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e30929409862055ff75e9fbba36c03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259802c815b19ccfdf07f98e2dbfe1d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3daf7a1d37e915f6521a079f0933e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7b2d6059f1039513a37b9537d3854368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b2b4a2fc2d33a70697c1344207671369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef079fbf72188275130f1d126637a0dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a1146365de823a1d7e32dacd074b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c54f24c85cfef7d90a3757f06a11f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fefb2290143c4804ae204dc0ffa4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e41ea102fcc6a2fdefc952047b2f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14165ebc3e482895ce1c53d3840314d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f99d4d72200f96f35c0e2e04db2a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f980b995e56bb285069fe9af013005377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa73ca3b439e5e73a4d86b376a96729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f33ac053c6a72cee34bdb62f9141b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e4deffde7529bd531d4e30998e38380.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e44f65e4afcce9ca46ffd2c5595a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43319106a3552e1c98cf043cc53fda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273963a9494936663d63f02ddff137a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6522fc3f019bd0d208ef66c3f98634d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85d939eb14349671724b785f121715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab215bd37e28ff9e90349102604fe6386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0232180af6f972612f5f54ab766ab37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938560b3c934eaccc78fb9a24672804e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281b1ae12ffff567553223eb4303a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9de82d5e851a906fadf6c8ac7aa0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd923e4d4af345d08c4ea824fff74c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b205e07fc8f9bfdce25f8f9e96ff0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae008ac15a7649026ea19f7da7e8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d698dca9fcf556676c569ea24ade114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ca0562a014dd9c72304819ba02dcd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bcc0d150c503c4e450f55cc99c7d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb449bb0275b61db5f297c0c636189f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a95d413ccdb17f0a821ec7ec4e707318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74808b4bcfe5e4b908379bf264ac319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e6ee0a7c179f361a2b3abca7f49420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba01d8befe162c8774f10d36e837e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae97be90b3f6968ceae73b15669a5f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a48f0d54159b8958c4a676fc7382523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf075ea12fb7b69fbf23169b140296824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658127fd758312928b8e62f4b920a2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797006686e1a56aeda002d96c137aed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ddb046029780d52cda5ddb26d508427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a79432aeb1faa08ede3f6e8d5e9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7e1c908050ad7760c1d7e713166c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15a41fe06b916e7580e30db24854330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf88f4ef0f1c71b44fa7c10953747f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bd984522645d5bac593ed0328956632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5944db5988273263df652094d85e2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7be52f00d5fd623f0c0a6a6e64cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c0704d0f7a93d3bc5d881b4fb33935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0838099d4a2a1b77be9583b4d4460e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42638738e3e3420da160487e5a647037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc961ff625a409ab5049d48df4b2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec2bd4a9597339a8bb59c894cd307e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bceb0a97a05ba2f11d5d8e7315746040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed449e6a689f022e03849146bd84c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035f287d002db303105676cf36ccfaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d4b81c8dee6c56830851a2677c7ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f03cf4fd739f2bd1579b136d338bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeba637b002875025d26bb529c575b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e36c61a7dd3c67f7c8c1e83c056f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1530cdcd82b98a9b5892bec7402b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5755c0417699944fc4b84ab91164848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d8d977421e3185645c1450ead771149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82642f512edfd758e851608990dadd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ae65546db15cc42744783e46dd38451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed926ea50775ce157ca352d14f97252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712471f549b219971c100743ddcbf2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622939262ae732ea9d81aabf38f3406454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c310dbccf89daba192a21105de1ee855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805c9940189a20bab83b3b123bceab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e23e023bb99b31fae31cc655df95857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ea7d632be0243830b01265f7fa04858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542deb400351250d0e3801696e34f6c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad095dc8f92a96d24b6affc6e9694160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c192eb8f37ac30c4a1781b272ff75461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaeaf0886cb3353a3fc335ad0f1ab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507016b465d69b2414e0f389592dbc7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f94f0ba62f15345c4013455af6f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b125d391307d67dcd52e13e43301d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909db5ecf517f601e07c952a8f0e364a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076621e953cb2932c50e9583eafe3c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a3f38f2663baa34616d35d7a127568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7cebbb77e45f058bc373690af06269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f0314bccc6e8294bfa1a5ec32d90a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19ced87692b6473c6fb570d670c8e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00856ee2dc100b260f6f41be62cfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b246b691f4f690d24a8be8f0489c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3eedb82bed105d29a980742a7919a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5a2dc34b9e79f78c441e1398662cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb22005e592466486beeb05f20c55f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead28ab14c09b8c453b6b2ec7c3747a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ef0633e68272faaf9be4c3d3529978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b7fa3f80b2691df021f7f9a7f6dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3e3902c8a8ab23a0870c3bb92dd7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b066b28f914a0bed63db7c4b65805ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf979421b618e1dfdb80fdac5f053f2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace42531f9ac1a9f23715fb237711bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c682d86e0fe3278d0086557eb44643f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a659d333e15ca04499f35482cdee4af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f2d203cb238f72f2387720a73609f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51a150fdce5dd49261c2f754c41ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11060234c66b3424e7e37e4100f3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dcd619e052ce365d0178863cffb2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd092e54fb7e2f87cf35d8840c2a7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53046831e6f0e32ef5d9fba9841f44db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e316c389568524ec09174e0acee51892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cd0ae3591d456d343d4f33b50a6c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6e974917adb641b133db9fbd7dbbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88487ffb62c5cb407a5f4ff396a00895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a06bb8fa424b1efbad8d7a57ec0b3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b5f3cae6f5bbbb5d638f21fe6672c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9dfd74a08deb7c20775cad88239d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee289e3b28107741f72ccfb95505ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400668fa344437f545a9b679278443f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d902fca8dc70c63ac588c26c475bb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7009e88949d482722532ea1d294d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd19004e7787a83c9d3fda6379a56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c7f39265e4404eab9168bccfd5d30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2787d67a9be9a153a6c22a00298f5c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335940c2f2d2e859de586c570dd99b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219039b8177df986b77c4d61e992bf29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793755e31dc386d94197bec868851ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276817cc6958e5d28c003d81a55d46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3b7fc52b5648ad09682ff3491373110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf81216c8c65f7c51422f504dce725111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8afd8b034b7573832ad2e450ea218b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2305ca6eb8f690b64af88182c202d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f0d9ffb36ffb7f45117b20eaf3ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c730464d934c74fdb424a7a7098fc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab9887759802b1c94fac6010403a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2b3c405ad2dc7d7d0963d90500c6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409a293b357b06820ceef592fb1bca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187591121e1b4bc6c8e6622bc79bee56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5b1840a8ddb1017e2d0050054fa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd984b5d9d356c762a7dc5ff8bf9d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6c869b08be508b752dc5d177a8a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd215dfcf858eb104c4d5ca47bc5e1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f248c2a1ad2e0adbc64410fc776a05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59608f847876a5a8e9bae9d74cfd4bb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aebc211c942c0033f48c4d679743f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a77180f36c25bc55d99cf74326c04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868c95ebecdcddd9ebf468aa4f59f50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7741fac57964af2075a34ff11186b2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a62b9ee9b8bfc5ca64b5592e91d116130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c1de41e05f61ba0ade5e93982a89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf81ccdbb31a753793b7c207254618c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d826c27e525a753b7d25fe1e81ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da94a9f6e56c29bd1d1a5ed37cf27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b487e6a2d69e129d56e3c647997cca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9c200494408bcd0b5fb093d479dd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d4dddcf8937b910646cefe573b26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d6776a901c99bd23c7d0f2c326172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8b4b914706d6fdcce7bb3149f438139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb1e7dab1c8966dc1ac7bfed64f57a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adab92c8c59817b560b21fe8b78e3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757c7ebde7ecbbba9e9e8419760d585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402ee851d8903d9a9c0b0cba592408f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5750035c4d174fe8d5e08f8077f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd890451483050113b9a9fe4c2056c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85efd20a90bc075316fd075086389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357ec811b00ff3a8c25eb45730231ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437cfe79d22fcf4d121b8930c5a2dfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01bf7a661924e8d2da2ba334aed90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc1db911ecf0cebcdc881d6783377150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de48b86270ba3d96835f6fec68dd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a3c6475c5543cae9d205d4b5df82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc89c96392c2bbd92d6e3525d1cd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f9dc8b8a0336e614d96a41ee6a35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef22335f3e9a7842283836ee5299b4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eda713e833fd6bc3128a883ec7d728156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7deec81ea6e14cbe8c7f0cbeffbed1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f89b58c45726c07a9f0c7785805e1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac8fd2ff596ffe35dc6b65f1aaf77c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396abdee3760ad0ffba421b08379767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de40f146f2d431b90e5208fa8198f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b9f8f636f678c538aab8b45cea751162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde9cbe1fb08aa31fcb0f9af8e524b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891176a7987b406110b4e7c45a98335164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a4918217800426d45c6fdccb0acf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392543dae7569a3728f8ed291f516704166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739fc84bd5925087768af3e5b564253167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3439d6226fb875f329591a1c4d94b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fbe8c32af5b05e9249ce7751c1d0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc5839ec75b8522454a853bf5ef7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050889cb43038a696ad726c632abbbd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40b31e549f58da17c42b0aac7f220172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d6f2c2072161d92680b5334c5090c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111f226961bd12b6a07e35cd87643b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c36950e5fc9d4930a8a8e7534ab4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096383051b4df3e169f80a736c20c71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea5cb9b25768b51ab59fee8eb12e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d22fb2e67a0f5584053c128b705937178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f58a57a5022c8809c5aeb01013f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fcdb411889f7fc3daa2e2298c5983180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbd700efdaf1cdd4d8593c605eaef7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee0cd6b2b95de821f9fcb4dc1ac3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1314366913d6bb2301fc7ef572c5284183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53d6ef63f6aa3a03ad076e20268f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0e2a16791ae100a354ff73786ce2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a92afcddc53dba7dab636f564c03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05503dd2eb659f8774bf19c16687a98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78e07c70d168fbec410dbc5fb3fb07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f81d31d320d5c7d75ad5601f46cbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990cfe348e737e1d3b71cf907e8615d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650678340ba9a51c834209df4f310cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176696d34d0a426e3758a59717e17dd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357d6589a7ce49ee108847920dbad84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba29ddb67ff9b12ff5f10fac3d7499194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a733851c7609a126c64c6d23dcaebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9976eaf286a799ed0278f7aeb73e2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0cb46e3c0c7ece10ecfaf6d268dfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb532b0e70f3ea50c048de96b765aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46977767bb6832ec9a388d499ceecc4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad0828c5db77bdaea365b071b7facb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0c46c95e586bc342b6978e52eff8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cbc14f37b1b60c50f8ffd50b6eeea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dda4e43049671bf75c1f74e43f3d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22836fbdd17419fddc9c222272ea9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90901d49a8979bf16836e39e7a6ccef0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06908715b8a7888d3b5a0b73c6e5a20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466f6632cde6ea7f964b6c0045317a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c78cbe37ee139ed94ad7cece4cf2ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62515e2b258a67a4e51820b6181b38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f606963425c5695864c6bb0ce3ac2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0b09cf1fd960b602f58775201fbac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f129c8fac4cc451ebcf9d596a2d98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf28cd55107697670171ac916de0fb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03abdbd1cdbdb6c976f6165b646df9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0a2b5ed6e2591262f5f2a7e7f62d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68689e0951a671cd771d247fb8d215d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1bc49654bbbd47ecca4fb1f8cea24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027a0d53adb160adef9bbafea6b1e0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf32cc527226a65ccb585170ece34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47541012cfaafd36d368205e93ada7be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a8a44eb2c7550994c42059caa4954221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46105937d2909876d74eb377ec1305222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672d8351f96f04d1ce77437e610f4b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcfdbd5eb55d602f8d04131d07aa27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6888bd845bc28922d48381e4586525225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c6a59c6de2536d094bb1f7309be6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685da08d5e6de63b3e3e592ae2b40b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4793d9bcf81eb341e430181e3a828ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ebeb7e0b30b3db523a2d62cf2eccd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f691cb32838587717abc98e5738782230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398547838e2052d051f8007d22ca128e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f699f416fd7bb9decbc82037992b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408e806712ea9fedd328ca15bbe712233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c15ba602c1094101172cf2c460149234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c85fb02149d4980eef0494d73f1cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aad423819bc5921ec93555d69ffd97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2529f7bb8cc88a63dab1ac3b2fdd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e808bfa174b40160b0f782d5d4ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5320b4be50352d0c02134b600b0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992ba84a7e78f455d4d8787c9a3e825240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d6980b34242f30e0a90c3ffe26ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a72c09855a45ec869d377da0961dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b525ae2c8eb3b565bcacb404337314243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fafe4b20f36dd28b284e92c92fca0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a367d22273f28b02da41d61a7a8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81995f7c04de185e5ecf464a2debd71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f065508415d5bd4ce4bb3eb23d77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52efdfda7483100118d5f74f6e207ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c20b38218c759c64cb49af0c8bb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54403b85608e22ebb6fd6509fa66d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246111ac5972aedcee5715039dc6df1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440895ad0e843894e41d0c0a696d28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09870ad02161daeb92f04ed763b5def253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f6344b9c6226d7c36e04747e8daf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b674f654a3f2a8de4055dd1ae85fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2885e03a8ac5d4ae70df6ede9feb0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e22412ce3db75cd66c32f4802ddce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62095cc41fbdcacbd6ab014b09497258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887631aec61ea15d8560b059aa265d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f743f58064adcce7a0966905d358260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5386f26c528b90c5960d30752da6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2da62ce4599dc3dcfd16b4e96bde3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456d0c7fe21fb162b95ef17cfc2540263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e254fe089a68e2f890fe319c3415761264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05639ef0b0b82a8f563da1b78ebe54da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a144a52c7f0ce3d6b9901393800cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0220f175dc6f8f10af474592896a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a829772b9488d329ca4ee91aeb6bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf70562bd657617252499a9778548d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cb296a64a3ae4fc00bba30e339803270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c4ee142b8ecc95f12fd565b4dc50a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6c6759dca0f3b4caf631fc276df3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60c922fa04fd123717fcd01f0cae3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4274d435f8d3553d8cd8162f6ed39a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6036b190a6d611e297af604b27acc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6fc79e6ea1c13c61083c100728001276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e16f4636bc3e6fcc6d5835f12f8762277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc98cfecde25cd72eab2c191bf13700278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d34558c7770067e7f96be422d4119f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed98236dde5e3988ee756b4a92752280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab741150fb4781dad76f1dbf4e1f19e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9624e3eda069cb981c33400715b3be4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4706afe64b1a5d1afc8647a2a159e4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7c6c908e6862e73da81b0e0b4f7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aaa452d3599519f73953cc9571d6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17388e0a35d374ed959fc399540b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026c517c47de2815d662336c640bedb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f1ac5a992eb748428b51bfd930734288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d147a7107b14869ec97b7c6e6020bcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b40395fc4a7ffbdccfda38de2c12c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452cde0576768a8b1299c4219c0de9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a98144bc7e4136723c7609ae8b89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8665f39d55dceeeedab575454ec326293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db45bff3fdb15c2469ee1b47e0f4d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba3a3354a65177b00d8e4fbea00d54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb7b28086cef648eeab2ac655c84ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393c44dcc14f9a0a0ed5a4f63a43db4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac35aea54779c529db1e25ac9c61c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10448044be84cccb18bcf18d276dd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265367e4d99a317ca406fd8ad3dcfb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccd39c44adca6a98a799400b5904c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a06632c2920afd52f02e8e944132bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062854885f09ea4deec40656552c395e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93a4a7ba9d79915bcf8a9231fa8ba5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f43a54f1144ad46218174ac3734d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf13c6a68afacd205107130e2c2344306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d499343e373c918c02939444c1e72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725c71a948be7344ff90cc40522410308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3a2a828720a6e793665a76e0d4f5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b26cc9576619fb7dfb3e5c8285a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1c55b0f01dcf7ae07bdcdeb7e799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86888644b678f8451820121b38ef0f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4e171ff9842c345cf4fbdc9c48098313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795b721344f1ce2109cc797d56ccc30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f81db6e6860f890d8c4df975412cb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19c8a2003cd00f88ba6da761b00d5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c9db698cc9e18cca5dfac9fcc4a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017dc4409d8d7bb6fba79d98904bc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2bdc0150588a8bf87f69469939acc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484d806365dff331f0dd0fc4f13670320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ba84e2e02a05da9bee2a9d0a237f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d67001650e493fa2b5936e901b2c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a8110c594d96b1c40e502fe1e01b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ce9a2303309f903387293e2bd961324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e85be77b8c93b28a62d71e2ddc54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71188f570197efce77a5105993deeab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1de3c6de27adee837a1ae4d681ff1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96a4b0974198a929046f25ee33bd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d83fe3314ff825af866a0e67f320e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b657f4d348d609f98e43f0bf8c0ad6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294c7e3f52f25ab6cba1c4f8322f9c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c741286a459c2fab13b3e75b6a9b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb484df35921cb63d330aa23a2c55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0374cb5af79067cc54ac737b646fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc39d5beefee07997b80b3d3babb7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb9fbbf9949daa453b90468fb1961336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bd4f17706071cc84f7da982c07173337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fa6b5760c3ed4899b13c1955d0e13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8129db346651362eba8083dbe3749339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc48ae08244cfd66e4a0883cb8ec9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b814048c6844846377c530a7e860f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657f598ad4342e9a0d906f7840c4f4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea728020180a211b43057e610ba496343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5184809d6812d903cbee20dbaa85b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4a89538d5fae5f288232a7da4268345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2463ce2d04574375338c8efcf8ecda3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ae0cb14bca59ab0116833f725428347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677bfc1a4258472ae25a6a3ffa80867348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfa9d1cbb9beba72c4465c67e506a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf653766bc40c7b884f0da174de913350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b2015c5d88af33150bda654b34178351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12079d4b479e13f99976d7ed3d3fbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96cd26211c6a8656ca7e653bc4838e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aae4bdc46a95fd7c3dad66a8067a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9b3c6238a5b02c6a51847b39de97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37904426f0a559a9d3bbb9c038d537356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3987e952c78cbff53a4fd36e1bb28b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8fcd0ab0854c98a556197ad9bd564358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d83fdaabfc33b269cbe2f3c507298359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac5e594e7b6a1473eef7d3ebb55ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0136750470afdc5abd4b29cea6b6d04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0dd8bc2afdab466f4e8a51933f06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d3562351e846233e2b2164145b86f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e47d5d9c12688e4512dd5ef20c96cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa794595276cd3c7d2dc2e55a19a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e879a0f32a76d1fca9bf794f85e715366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df63a51e453fab8c7d64e6e02710c83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e84402803747c5e30eeb9e3cfcdfbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e7e8281f9644c1be3fc4601b2fe40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72673fc228d987490ce05f8dd7f4a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba90502d7cfbaad0ac37485ba071cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3d1d7b7f2565181071e4524ec7b14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa945e32fe9ef05a3b1e08c2fe91ab1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa2bf6837da0616e03f7ed5f29f0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31b7d82675312235b9d12fd85fa5d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d803b5937de2df8f2678bd8db87dbdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2580eb23d232108a559aba79289c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159991e50f5316b9050ee4783fbae501378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e07068253dd44ff636d2d4f6307b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b4b6c19718f8edc3c15e24bdf00d380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>